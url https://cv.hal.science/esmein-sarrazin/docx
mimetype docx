--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -120,1396 +120,2321 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les belles infidèles d’Elizabeth Griffith, romancière et traductrice de Lafayette », dans « La Princesse hors les murs : la réception internationale de Mme de Lafayette (XVIIe ‒ XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.361-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des anthologies au féminin : les autrices de la première modernité dans les collections des xviiie et xixe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4-2023, pp.843-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Solitude (1640) et Macarise (1664) : romans expérimentaux et/ou monstres allégoriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 384, pp.480-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.384.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la querelle de La Princesse de Clèves aux critiques modernes : lectures du roman et enjeux moraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace romanesque et lieux mythiques : le jardin dans la poétique narrative du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zonza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jardins et littérature, XXXIV, pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enveloppe, nouvel objet d’étude ? Conclusion à deux voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avec ou sans enveloppe. La lettre et le secret, 44, pp.183-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ménage lecteur et correcteur de La Princesse de Montpensier de Mme de Lafayette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.77-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du discours critique à la critique littéraire au XVIIe siècle ; le cas du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La critique au XVIIe siècle 86, pp.145-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme de Lafayette, fatalités de la duplicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 533, pp.50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il n’y a rien de romanesque et de grimpé. Le romanesque constitue-t-il une catégorie critique au XVIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman et religion au tournant des années 1660 : lectures de Mme de Lafayette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Roman et religion au XVIIe siècle 79, pp.217-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention du roman français au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Doctoriales II, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ne mesurez donc point notre amitié sur l'écriture“. Les lettres de Lafayette à Sévigné, recueil d’anecdotes et réflexion sur la pratique épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe de Vita, Bénédicte Obitz-Lumbroso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)lire les correspondances. Hommages à Geneviève Haroche-Bouzinac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier; Classiques Garnier, pp.189-206, 2025, 2406184676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18468-3.p.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Lafayette du XVIIe siècle à nos jours : réception, appropriation, interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Bury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures féminines du Grand siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.133-149, 2025, 978-2-406-18930-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d'un patrimoine féminin par les Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Depretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Esmein-Sarrazin; Gaël Rideau; Florence Magnot-Ogilvy; Catriona Seth; Aurélia Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, presses universitaires de Rennes, pp.393-405, 2024, 978-2-7535-9453-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaintes et reproches dans la correspondance entre Mme de Lafayette et Ménage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Lignereux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rituels épistolaires (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.351-364, 2023, Rencontres, n° 586, Série : Le Siècle classique, n° 20, 978-2-406-14798-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14798-5.p.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ce livre continue à faire bruit“. La Princesse de Clèves dans le Mercure galant au cours de l’année 1678</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régent-Susini, Anne; Plazenet, Laurence; Cagnat-Deboeuf, Constance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Je ne vois qu’infini ». Littérature et théologie à l’âge classique. Mélanges en l’honneur de Gérard Ferreyrolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du roman classique ? Le roman du XVIIe siècle dans les parnasses et tableaux, de Boileau à Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête sur les enquêtes. Tableaux, parnasses, panoramas de l’histoire littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poème épique ou roman en vers : lectures des Aventures de Télémaque de Fénelon aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toute l’âme de la poésie héroïque ». Études sur l’épopée en France (XVIe - XVIIe siècles) offertes à Denis Bjaï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.295-310, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas Lafayette pour l’éditeur du XXIe siècle. Du chef-d’œuvre aux œuvres complètes : auctorialité, définition du corpus et collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Régent-Susini; Philippe Desan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer les œuvres complètes (XVIe et XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.277-298, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayde, une fable orientale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Martin; Laurence Plazenet; Letizia Norci-Cagiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fable orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.77-89, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fille d’Astrée“ ou “Vraye Astrée“ ? Les épigones d’Honoré d’Urfé à l’époque Louis XIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Greiner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman au temps de Louis XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.63-75, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Sentiment géographique&amp;quot;, rêverie et rêvasserie autour de &amp;quot;L’Astrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Bruley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Chaillou. Les Voix retrouvées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-101, 2018, 978-2-7535-6628-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sentiment géographique, rêverie et « rêvasserie » autour de L’Astrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Bruley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Chaillou. Les Voix retrouvées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fact and Fiction in the Works of Madame de Lafayette: A Poetics of Secrets and Gossip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glomski, Jacqueline; Moreau, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth-Century Fiction. Text and Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.81-96, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces publics et monde du for privé dans l’œuvre fictionnelle de Mme de Lafayette : conflits intérieurs et tentation de la retraite</w:t>
+                <w:t xml:space="preserve">Du Plaisir, théoricien d’un roman nouveau, et la pratique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marta Texeira-Anacleto (dir.). </w:t>
+              <w:t xml:space="preserve">sous la direction d'Elisabeth Schulze-Busacker et Vittorio Fortunati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topique(s) du public et du privé dans la littérature romanesque d’Ancien Régime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 58, Peeters, pp.321-330, 2014, La république des lettres, 978-2-7584-0210-7 / 978-90-429-3090-2</w:t>
+              <w:t xml:space="preserve">Par les siècles et par les genres. Mélanges en l’honneur de Giorgetto Giorgi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.285-300, 2014, Rencontres. Série Le Siècle classique, 978-2-8124-2583-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01544736v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Plaisir, théoricien d’un roman nouveau, et la pratique contemporaine</w:t>
+                <w:t xml:space="preserve">Espaces publics et monde du for privé dans l’œuvre fictionnelle de Mme de Lafayette : conflits intérieurs et tentation de la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sous la direction d'Elisabeth Schulze-Busacker et Vittorio Fortunati. </w:t>
+              <w:t xml:space="preserve">Marta Texeira-Anacleto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Par les siècles et par les genres. Mélanges en l’honneur de Giorgetto Giorgi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.285-300, 2014, Rencontres. Série Le Siècle classique, 978-2-8124-2583-7</w:t>
+              <w:t xml:space="preserve">Topique(s) du public et du privé dans la littérature romanesque d’Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Peeters, pp.321-330, 2014, La république des lettres, 978-2-7584-0210-7 / 978-90-429-3090-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01544562v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites Histoires ont entièrement détruit les grands Romans : réflexion théorique et taille des romans au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen et Tiphaine Samoyault (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La taille des romans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Classiques Garnier, pp.81-94, 2013, Théorie de la littérature, 978-2-8124-0817-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01531996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conclusions de L’Astrée : deux conceptions de l’unité narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Herman, M. Escola, L. Omacini, P. Pelckmans et J.-P. Sermain (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La partie et le tout : la composition du roman, de l’âge baroque au tournant des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Peeters, pp.281-292, 2011, La république des lettres, 978-90-429-2389-8 / 978-2-7584-0114-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre romanesque et critique littéraire (fin XVIIe-début XVIIIe siècle) : le Mercure galant et l’avènement d’une critique mondaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey Hopes et Orla Smyth (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours critique sur le roman (1670-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.10-21, 2010, 978-2-87775-498-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1519,2048 +2444,1123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Princesse de Clèves ou la « Joconde » des lettres françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 2025, Commentaires, 9782380961287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnot-Ogilvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catriona Seth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, Interférences, 450 p., 2024, 9782753594531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Astrée. Première partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardon-Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 2023, 9782350309040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du roman classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2023, 978-2-406-15039-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mme de Lafayette, Histoire de Madame Henriette d’Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGF, Le Livre de poche classique, 2023, 9782253104476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré d'Urfé, L’Astrée. Troisième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatelain Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giavarini Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macé Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Denis. Champion Classiques, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Astrée. Troisième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis, Delphine. Honoré Champion, 32, 2022, Champion Classiques. Littératures, 9782745357052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01537087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mme de Lafayette, La Princesse de Montpensier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, 2017, GF-Flammarion, 9782081412569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Astrée. Deuxième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré d' Urfé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Denis. H. Champion, 32, pp.720, 2016, Champion Classiques Littératures, 978-2-7453-3085-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oeuvres complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madame de Lafayette; édition établie, présentée et annotée par Camille Esmein-Sarrazin. Gallimard, 595, 2014, Bibliothèque de la Pléiade, 978-2-07-012173-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01535698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Astrée. Première partie (1607)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition critique établie sous la direction de Delphine Denis; par Jean-Marc Chatelain, Camille Esmein-Sarrazin, Laurence Giavarini, Frank Greiner, Françoise Lavocat et Stéphane Macé Honoré Champion, 2011, Champion classiques. Littératures, 978-2-7453-2136-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions narratives en prose de l'âge baroque, répertoire analytique, première partie 1585- 1610</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Greiner. Honoré Champion, 1, 1002 p., 2007, Bibliothèque littéraire de la Renaissance, 978-2-8124-5405-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240317v1</w:t>
-              </w:r>
-[...923 lines deleted...]
-                <w:t xml:space="preserve">hal-04521107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anecdote entre littérature et histoire à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,245 +3791,245 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’anecdote entre littérature et histoire à l’époque moderne. Pratiques, valeurs, normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Orléans, France. Presses Universitaires de Rennes, 2015, Interférences, 978-2-7535-4072-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01486691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Princesse de Clèves de Mme de Lafayette. Numéro spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virgule. Un magazine de français et de littérature pour les 10-15 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 204, pp.16-29, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview with Professor Camille Esmein-Sarrazin. From La Princesse de Clèves by Lafayette: A New Translation and Bilingual Pedagogical Edition for the Digital Age by Edited by Hélène E. Bilis, Jean-Vincent Blanchard, David Harrison, and Hélène Visentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971355v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03971337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4285,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18468-3.p.0189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnot-Ogilvy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardon-Goujon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delphine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelain Jean-Marc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giavarini Laurence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; St&#233;phane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741874v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03240317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanckaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.384.0100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zonza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Obitz-Lumbroso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwgy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vickermann-Rib&#233;mont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485761v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0075" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanckaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.384.0100" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zonza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Obitz-Lumbroso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18468-3.p.0189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0365" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnot-Ogilvy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardon-Goujon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delphine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelain Jean-Marc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giavarini Laurence" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; St&#233;phane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03240317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Arnould" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwgy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vickermann-Rib&#233;mont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>