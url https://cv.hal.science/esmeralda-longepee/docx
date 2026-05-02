--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -5069,51 +5069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0257ECFF"/>
+    <w:nsid w:val="60C5C17B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>