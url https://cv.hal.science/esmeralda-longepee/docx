--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -473,486 +473,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Ecological Knowledge on Mangroves in Mayotte Island (Indian Ocean) and Influencing Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local public authorities’ and French mainland landscape advisers’ perception of landscape in Mayotte Island: The issues of quality of life in a developing region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Golléty</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f12010053⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.105402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162787v1</w:t>
+                <w:t xml:space="preserve">hal-03897256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding coastal flood risk prevention by combining modelling and sketch maps (Mediterranean coast, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Elineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">Alexandre Nicolae-Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (5), pp.457-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17477891.2020.1840329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage dans la fabrique de la ville réunionnaise : le défi d’une coconstruction pour un mieux-vivre ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Ecological Knowledge on Mangroves in Mayotte Island (Indian Ocean) and Influencing Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert David</w:t>
+                <w:t xml:space="preserve">Claire Golléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.19600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f12010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898570v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local public authorities’ and French mainland landscape advisers’ perception of landscape in Mayotte Island: The issues of quality of life in a developing region</w:t>
+                <w:t xml:space="preserve">Le paysage dans la fabrique de la ville réunionnaise : le défi d’une coconstruction pour un mieux-vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Begue</w:t>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.105402. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.19600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897256v1</w:t>
+                <w:t xml:space="preserve">hal-03898570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t>
               </w:r>
@@ -1072,90 +1072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal flood risk: improving operational response, a case study on the municipality of Leucate, Languedoc, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1316,51 +1316,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal extreme events perceptions. The case of the French Atlantic and Mediterranean coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,77 +1740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to understanding the changing distribution of mangrove crabs affected by erosion in Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social representation of the mangrove in Mayotte Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Scientific Symposium WIOMSA - Coasts, Ocean and People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Port Elisabeth, South Africa. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1943,51 +1943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler la sensibilité paysagère des aménageurs à Mayotte : enjeux, atouts et faiblesses du parcours commenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2038,77 +2038,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The health of mangroves in Mayotte Island (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Golléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM5 5th International Mangrove, Macrobenthos, and Management Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Singapore, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2586,471 +2586,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of sketch maps combined with numerical simulation in the understanding of coastal flood risk (Mediterranean coast, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Durand</w:t>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAG, Feb 2022, New-York, United States</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899368v1</w:t>
+                <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angélique Begue</w:t>
+                <w:t xml:space="preserve">Narisome muhoko, a citizen science project to monitor the mangroves of Mayotte Island (France) at the time of the initial stages of institutional management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Lisel Loschenkohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022 - Le temps des géographies / Time for geographers - Congrés du centenaire / Centennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI-IGU, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799523v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narisome muhoko, a citizen science project to monitor the mangroves of Mayotte Island (France) at the time of the initial stages of institutional management</w:t>
+                <w:t xml:space="preserve">The contribution of sketch maps combined with numerical simulation in the understanding of coastal flood risk (Mediterranean coast, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Beudard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Brosse</w:t>
+                <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022 - Le temps des géographies / Time for geographers - Congrés du centenaire / Centennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI-IGU, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2022 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG, Feb 2022, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899046v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Mitja</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3086,338 +3086,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards experts et regards profanes : confrontation des représentations paysagères à Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Begue</w:t>
+                <w:t xml:space="preserve">Poissons récifaux et profondeur le long d'un gradient de forçage anthropique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationale : à qui appartient les paysages dans les espaces ruraux marginaux des pays du Sud ? Mutations contemporaines des territoires, mises en ressources des paysages et recompositions identitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">VULPARE 2019 - Colloque Vulnérabilités du Patrimoine Récifal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899788v1</w:t>
+                <w:t xml:space="preserve">hal-03899478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages habités, paysages rêvés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards experts et regards profanes : confrontation des représentations paysagères à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Harpet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale : à qui appartient les paysages dans les espaces ruraux marginaux des pays du Sud ? Mutations contemporaines des territoires, mises en ressources des paysages et recompositions identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902214v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons récifaux et profondeur le long d'un gradient de forçage anthropique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Paysages habités, paysages rêvés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VULPARE 2019 - Colloque Vulnérabilités du Patrimoine Récifal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque internationale : à qui appartient les paysages dans les espaces ruraux marginaux des pays du Sud ? Mutations contemporaines des territoires, mises en ressources des paysages et recompositions identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899478v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stages of institutional management of mangroves in Mayotte</w:t>
               </w:r>
@@ -3593,51 +3593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project ARESMA: Acting on the resilience of socio-ecological mangrove systems of Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Golléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,77 +3718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l’aléa de submersion appliquée à l’élaboration des plans d’évacuation et à la gestion de crise, exemple de la commune de Leucate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,77 +3865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception, représentation et gestion du risque de submersion marine sur la côte languedocienne française : le cas de la station balnéaire récente de Leucate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4003,77 +4003,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international : Vulnérabilité des littoraux méditerranéens face aux changements environnementaux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sfax, Tunisie</w:t>
@@ -4282,77 +4282,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CUFR de Mayotte. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4404,64 +4404,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4558,51 +4558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Macera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Golléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4659,64 +4659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Golléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4882,51 +4882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide utilisateur de la méthode DARAMA - Suivi post cyclonique des mangroves de Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Macera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Golléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C5C17B"/>
+    <w:nsid w:val="0C7523C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5300,51 +5300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esmeralda-longepee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9498-3233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184264081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Appiah Ofori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hug&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setond&#233; Constant Gnansounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arimat&#233;a C. Ximenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Asante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliati Ahmed Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12010053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03771124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae-Lerma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2020.1840329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.19600" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bidon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brosse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gollety" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle de Souza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisel Loschenkohl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beudard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rasoamanana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01143296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Longepee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16020454" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esmeralda-longepee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9498-3233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184264081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Appiah Ofori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hug&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setond&#233; Constant Gnansounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arimat&#233;a C. Ximenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Asante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03771124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae-Lerma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2020.1840329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliati Ahmed Abdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12010053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.19600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bidon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brosse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gollety" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle de Souza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisel Loschenkohl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beudard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rasoamanana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01143296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Longepee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16020454" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>