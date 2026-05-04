--- v1 (2026-03-26)
+++ v2 (2026-05-04)
@@ -244,1327 +244,1461 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03637612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FR-Alert à l’épreuve des inondations : perceptions du dispositif d’alerte lors des crues de 2023-2024 dans le bassin de l’Aa (Pas-de-Calais, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fabbri</w:t>
+                <w:t xml:space="preserve">Lauren Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lahousse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeannette Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/153kk⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.106149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350705v1</w:t>
+                <w:t xml:space="preserve">hal-05592161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial (in)accuracy of cell broadcast alerts in urban context: Feedback from the April 2023 Cannes tsunami trial</w:t>
+                <w:t xml:space="preserve">FR-Alert à l’épreuve des inondations : perceptions du dispositif d’alerte lors des crues de 2023-2024 dans le bassin de l’Aa (Pas-de-Calais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+                <w:t xml:space="preserve">Théo Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lahousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2023.102055⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/153kk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335194v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is compensation a myth? Modelling the use of public and private urban green spaces in relation to the geographical context</w:t>
+                <w:t xml:space="preserve">Spatial (in)accuracy of cell broadcast alerts in urban context: Feedback from the April 2023 Cannes tsunami trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Houot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+                <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pujol</w:t>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.128552. </w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.102055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2023.102055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757189v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la recherche accompagne les acteurs de l’alerte institutionnelle en France : entre science, expertise et médiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is compensation a myth? Modelling the use of public and private urban green spaces in relation to the geographical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vignal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Foulquier</w:t>
+                <w:t xml:space="preserve">Hélène Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison César</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.753.0041⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.128552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457155v1</w:t>
+                <w:t xml:space="preserve">hal-04757189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Quand la recherche accompagne les acteurs de l’alerte institutionnelle en France : entre science, expertise et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Emsellen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison César</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 753 (5), pp.41-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.753.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760289v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerting people prioritising territories over technologies. A design framework for local decision makers in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cavalière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03921081v1</w:t>
+                <w:t xml:space="preserve">hal-03760289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t>
+                <w:t xml:space="preserve">Alerting people prioritising territories over technologies. A design framework for local decision makers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.102769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160422v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are sirens effective tools to alert the population in France?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Mathias Kondolf</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716053v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial performance of location-based alerts in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are sirens effective tools to alert the population in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101909⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.2899 - 2920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-2899-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266830v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial performance of location-based alerts in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.101909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398124v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire un tri dans le monde des applis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1574,1448 +1708,1517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la planification spatiale de la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septièmes rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6049 ThéMA, Université Marie et Louis Pasteur, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés spatiales des nouveaux outils d'alerte aux populations : le cas des inondations du Pas-de-Calais de 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alerter précocement pour prévenir et corriger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit - Université Catholique de Lille, Feb 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’usage des espaces verts urbains au regard du contexte résidentiel : la compensation se cache-t-elle dans les détails ?</w:t>
+                <w:t xml:space="preserve">Modélisation de l'imprécision spatiale du Cell Broadcast pour la diffusion d'alertes en contexte urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque de l'Association francophone de Géographie Pgysique (AFGP) "Approches géographiques face au changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7300 ESPACE, Jan 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460178v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'imprécision spatiale du Cell Broadcast pour la diffusion d'alertes en contexte urbain</w:t>
+                <w:t xml:space="preserve">Questionner l’usage des espaces verts urbains au regard du contexte résidentiel : la compensation se cache-t-elle dans les détails ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque de l'Association francophone de Géographie Pgysique (AFGP) "Approches géographiques face au changement climatique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7300 ESPACE, Jan 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487745v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EENA Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter la diffusion de l’alerte aux populations en tenant compte des caractéristiques territoriales : investigations à l’échelle communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment adapter l'alerte aux caractéristiques des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Risques &amp; Incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et acceptabilité des moyens d'alerte centrés sur la localisation des individus en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenter la résilience des populations à travers l'usage des objets connectés durant l'alerte : quelles perspectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géorisque, 15ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un tri dans le monde des applications dédiées à l'alerte aux risques majeurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2018 - Spatial Analysis and Geomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'imprécision spatiale des notifications d'alerte Cell Broadcast en zone urbaine</w:t>
+                <w:t xml:space="preserve">Projet MACRISAL : explorer la planification spatiale de la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes rencontres de Théo Quant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457095v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerter la population en tenant compte des territoires plutôt que des technologies</w:t>
+                <w:t xml:space="preserve">Modélisation de l'imprécision spatiale des notifications d'alerte Cell Broadcast en zone urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cinquième édition Assises Nationales des Risques Naturels (ANRN) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
+              <w:t xml:space="preserve">Seizièmes rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Besançon, France. Unpublished, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21529.39528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128026v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire un tri dans le monde des applis d'alerte</w:t>
+                <w:t xml:space="preserve">Alerter la population en tenant compte des territoires plutôt que des technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Majeurs (ANRN) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La cinquième édition Assises Nationales des Risques Naturels (ANRN) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 146, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128199v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire un tri dans le monde des applis d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Nationales des Risques Majeurs (ANRN) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Broadcast vs Sirens: Which Solution is the Most Spatially E cient? Early ndings in the southern part of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3031,51 +3234,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management IDRiM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3085,51 +3288,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets connectés : des solutions à promouvoir pour améliorer l'alerte à la population en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3138,153 +3341,153 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting the good from the bad smartphone applications to alert residents facing disasters - Experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3431,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03637612v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AVIG1211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128552" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison C&#233;sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21529.39528" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03637612v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AVIG1211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison C&#233;sar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21529.39528" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>