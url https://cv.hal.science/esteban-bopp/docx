--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -923,252 +923,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alerting people prioritising territories over technologies. A design framework for local decision makers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.102769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760289v1</w:t>
+                <w:t xml:space="preserve">hal-03921081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerting people prioritising territories over technologies. A design framework for local decision makers in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer la perception de notifications d’alerte scénarisées dans différents contextes en France : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cavalière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 146, pp.102769. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921081v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t>
               </w:r>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1984,256 +1984,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'imprécision spatiale du Cell Broadcast pour la diffusion d'alertes en contexte urbain</w:t>
+                <w:t xml:space="preserve">Questionner l’usage des espaces verts urbains au regard du contexte résidentiel : la compensation se cache-t-elle dans les détails ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque de l'Association francophone de Géographie Pgysique (AFGP) "Approches géographiques face au changement climatique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7300 ESPACE, Jan 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487745v1</w:t>
+                <w:t xml:space="preserve">hal-04460178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’usage des espaces verts urbains au regard du contexte résidentiel : la compensation se cache-t-elle dans les détails ?</w:t>
+                <w:t xml:space="preserve">Modélisation de l'imprécision spatiale du Cell Broadcast pour la diffusion d'alertes en contexte urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque de l'Association francophone de Géographie Pgysique (AFGP) "Approches géographiques face au changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7300 ESPACE, Jan 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460178v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t>
               </w:r>
@@ -3038,51 +3038,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinquième édition Assises Nationales des Risques Naturels (ANRN) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 146, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128026v1</w:t>
@@ -3634,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03637612v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AVIG1211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison C&#233;sar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21529.39528" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03637612v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AVIG1211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison C&#233;sar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21529.39528" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>