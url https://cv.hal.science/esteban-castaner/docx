--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -194,337 +194,337 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines du tourisme thermal et de la villégiature en montagne des Pyrénées et d’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi, 20, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12dtx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine du tourisme thermal et de la villégiature en montagne des Pyrénées et d’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi, pp.278, 2023, Patrimoines, Nicolas Adell, 2810712638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines du tourisme thermal et de la villégiature en montagne des Pyrénées et d’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse Presses universitaires du Midi, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermalisme et Patrimoine dans les zones de montagne en Europe du XVIIIe au XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...245 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUPPA, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France et l'architecture internationale à l'Exposition de 1925 perçues par Adolphe Dervaux et ses contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Héritages et patrimoines de l’Art déco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1256,74 +1256,74 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contenus historiques de la revue du syndicat des architectes des Pyrénées-Orientales Lo mestre d’obres : de la connaissance archéologique et la gestion patrimoniale à la création d’un discours architectural identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Historicisme, éclectisme et régionalisme en Catalogne aux XIXe et XXe siècles, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12dtx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982070v1</w:t>
@@ -1334,51 +1334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrétion de l’Art Nouveau à Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Patrimoine, histoire, culture et création en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.102-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2243,100 +2243,100 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historicisme, éclectisme et régionalisme en Catalogne aux XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Abriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Molet Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12dtx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982090v1</w:t>
@@ -2373,212 +2373,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La contribution du milieu architectural de Perpignan à l’architecture des stations thermales de la partie orientale de la chaîne pyrénéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castaner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esteban Castaner Munoz; Nicolas Meynen; Laurent Jalabert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines du tourisme thermal et de la villégiature en montagne des Pyrénées et d’ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.218-228, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Korbous, une station thermale et climatique sur les rives méditerranéennes à l’époque coloniale : une histoire d’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Meynen; Esteban Castañer Muñoz et Laurent Jalabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines du tourisme thermal et de la villégiature en montagne des Pyrénées et d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi (PUM), pp. 173-190, 2023, Patrimoines, 978-2-8107-1263-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525897v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04982270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Architecte et la Bibliothèque au xixe siècle</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La arquitectura neobarroca en Figueres. Reapropiación del pasado y proyecto de futuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas. Las Artes y el tiempo, XXIII Congreso Nacional de Historia del Arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Ediciones de la Diputación de Salamanca, pp.803-812, 2021, Serie Coediciones y colaboraciones</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2696,195 +2696,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonio industrial y patrimonio arquitectónico emergente en Perpiñán y su provincial: ofertas emergentes y ofertas marginales de turismo cultural</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrimonio industrial y patrimonio arquitectónico emergente en Perpiñán y su provincial : ofertas emergentes y ofertas marginales de turismo cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Serra Busquets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mayol Arbona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turisme Cultural, Anàlisi, diagnostic I perspectives de futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, AETIB, pp.499-506, 2020</w:t>
+              <w:t xml:space="preserve">, 2, Ed. Palma de Majorque, pp.499-506, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982332v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05397467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio industrial y patrimonio arquitectónico emergente en Perpiñán y su provincial: ofertas emergentes y ofertas marginales de turismo cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castaner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Serra Busquest; G. Mayol Arbona. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turisme Cultural, Anàlisi, diagnostic I perspectives de futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Ed. Palma de Majorque, pp.499-506, 2020</w:t>
+              <w:t xml:space="preserve">, 2, AETIB, pp.499-506, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397467v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Hôpital civil de Léon Baille à Perpignan : continuité et renouveau du modèle pavillonnaire au début du XXè siècle</w:t>
               </w:r>
@@ -3497,307 +3497,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Architecture métallique et urbanisme à Figueres au XIXè siècle : La Plaça Coberta o plaça del Grà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque International Histoire et patrimoine de la société industrielle en Méditerranée Occidentale : les enjeux de la recherche et de la conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.201-213, 2007, Collection Etudes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apparence publique et espace intérieur dans l’architecture du Boulevard Wilson de Perpignan au début du XXème siècle : La Maison de l’Américaine et la Maison Vilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées Internationales Espaces Intérieurs : la Maison et l’Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicacions de la Universitat de Barcelona; Université de Perpignan Via Domitia, pp.691-696, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Architecture métallique et urbanisme à Figueres au XIXè siècle : La Plaça Coberta o plaça del Grà</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d’une architecture nationaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loyer, François; Toulier, Bernard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque International Histoire et patrimoine de la société industrielle en Méditerranée Occidentale : les enjeux de la recherche et de la conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.201-213, 2007, Collection Etudes</w:t>
+              <w:t xml:space="preserve">Le régionalisme, architecture et identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monum-éditions du patrimoine, pp.208-219, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture espagnole au 19e et au 20e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.208-231, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403016v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05403068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3815,77 +3815,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thermalisme dans les zones de montagne européenne : patrimoine et nouvelles problématiques de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Thermalisme et patrimoine dans les zones de montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPPA-ITEM, Jun 2019, Pau, France. pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4079,51 +4079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04967548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deloustal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Casta&#241;er Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cases" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dtx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Soulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tdq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02109162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/locus.320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02338538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lha.2004.967" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/locus.42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gerard Powell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.089.0057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Abriat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Molet Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serra Busquets" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mayol Arbona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04967548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deloustal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Casta&#241;er Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cases" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dtx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Soulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tdq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02109162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/locus.320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02338538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lha.2004.967" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/locus.42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gerard Powell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.089.0057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Abriat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Molet Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serra Busquets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mayol Arbona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>