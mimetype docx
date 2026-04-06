--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1552,308 +1552,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andean berries from Ecuador: A review on Botany, Agronomy, Chemistry and Health Potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of multispectral airborne imagery to improve yield sampling in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aller</w:t>
+                <w:t xml:space="preserve">E. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Cruz-Quintana</w:t>
+                <w:t xml:space="preserve">A. Matese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giampieri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Berry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JBR-140093⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.74-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-015-9407-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671297v1</w:t>
+                <w:t xml:space="preserve">hal-01469389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multispectral airborne imagery to improve yield sampling in viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Carrillo</w:t>
+                <w:t xml:space="preserve">Andean berries from Ecuador: A review on Botany, Agronomy, Chemistry and Health Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Matese</w:t>
+                <w:t xml:space="preserve">A. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rousseau</w:t>
+                <w:t xml:space="preserve">S.M. Cruz-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tisseyre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Giampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.74-92. </w:t>
+              <w:t xml:space="preserve">Journal of Berry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.49-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-015-9407-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JBR-140093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469389v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quantitative trait &amp;lt;em&amp;gt;loci&amp;lt;/em&amp;gt; and candidate genes for specific cellular resistance responses against &amp;lt;em&amp;gt;Didymella pinodes&amp;lt;/em&amp;gt; in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Satovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Welden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2194,51 +2194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mechanisms of resistance against Didymella pinodes in Pisum spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rubiales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,172 +2983,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTLs controlling resistance to rust, aphid and weevil in wild peas by DArTseq SNP-based technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737900v1</w:t>
+                <w:t xml:space="preserve">hal-02735741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
+                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
@@ -3183,241 +3187,237 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735741v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of QTLs controlling resistance to rust, aphid and weevil in wild peas by DArTseq SNP-based technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aznar-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rubiales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737235v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between yield components and multispectral images at the within-field level: a first step to improve sampling for yield estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paymal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Quinton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Barilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cobos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kilian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubiales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0925-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cobos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giampieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gasparrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.01.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jim&#233;nez-Arias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Aller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Borges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8Z6RHX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cruz-Quintana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giampieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JBR-140093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boucherot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-014-1603-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0677-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-De-Luque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fondevilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0116-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P902HBL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wieser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Catala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller-Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cobos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gonz&#225;lez-Bernal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paymal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Quinton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Barilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cobos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kilian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubiales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0925-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cobos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giampieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gasparrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.01.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jim&#233;nez-Arias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Aller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Borges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8Z6RHX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cruz-Quintana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giampieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JBR-140093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boucherot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-014-1603-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0677-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-De-Luque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fondevilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0116-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P902HBL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wieser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Catala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller-Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barilli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cobos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gonz&#225;lez-Bernal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>