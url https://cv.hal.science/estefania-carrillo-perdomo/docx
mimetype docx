--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1803,265 +1803,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantitative trait &amp;lt;em&amp;gt;loci&amp;lt;/em&amp;gt; and candidate genes for specific cellular resistance responses against &amp;lt;em&amp;gt;Didymella pinodes&amp;lt;/em&amp;gt; in pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Carrillo</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of Pea (Pisum sativum L.) Response During Compatible and Incompatible Interactions with the Pea Aphid (Acyrthosiphon pisum H.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rubiales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Satovic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Castillejo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-014-1603-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (3), pp.697-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11105-013-0677-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631432v1</w:t>
+                <w:t xml:space="preserve">hal-03671293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Pea (Pisum sativum L.) Response During Compatible and Incompatible Interactions with the Pea Aphid (Acyrthosiphon pisum H.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
+                <w:t xml:space="preserve">Identification of quantitative trait &amp;lt;em&amp;gt;loci&amp;lt;/em&amp;gt; and candidate genes for specific cellular resistance responses against &amp;lt;em&amp;gt;Didymella pinodes&amp;lt;/em&amp;gt; in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Satovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rubiales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (3), pp.697-718. </w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (7), pp.1133-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11105-013-0677-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-014-1603-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671293v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary paleoseismic sedimentary record in deep central Gulf of Corinth: time distribution of inferred earthquake-induced layers</w:t>
               </w:r>
@@ -2608,773 +2608,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking cool-season grain legume breeding to the next level: the key role of the pea genome sequence</w:t>
+                <w:t xml:space="preserve">Quel impact de la génomique végétale sur l’innovation variétale : l’exemple du projet PeaMUST. Le génome du pois: vers de nouvelles strategies de sélection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Klein, Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Dan Diego, United States</w:t>
+              <w:t xml:space="preserve">Séance de Académie d’agriculture de France "Innovation en agriculture – réflexion sur le progrès"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912267v1</w:t>
+                <w:t xml:space="preserve">hal-03177674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact de la génomique végétale sur l’innovation variétale : l’exemple du projet PeaMUST. Le génome du pois: vers de nouvelles strategies de sélection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Beyond the sequencing of the pea genome: opportunities for genomics-based breeding and translational approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klein, Anthony</w:t>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de Académie d’agriculture de France "Innovation en agriculture – réflexion sur le progrès"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177674v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the sequencing of the pea genome: opportunities for genomics-based breeding and translational approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Taking cool-season grain legume breeding to the next level: the key role of the pea genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Dan Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912264v1</w:t>
+                <w:t xml:space="preserve">hal-02912267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of QTLs controlling resistance to rust, aphid and weevil in wild peas by DArTseq SNP-based technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aznar-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rubiales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735741v1</w:t>
+                <w:t xml:space="preserve">hal-02737900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
+                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737235v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTLs controlling resistance to rust, aphid and weevil in wild peas by DArTseq SNP-based technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737900v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between yield components and multispectral images at the within-field level: a first step to improve sampling for yield estimation</w:t>
               </w:r>
@@ -3552,51 +3552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duborjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France. </w:t>
@@ -3921,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paymal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Quinton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Barilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cobos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kilian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubiales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0925-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cobos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giampieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gasparrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.01.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jim&#233;nez-Arias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Aller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Borges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8Z6RHX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cruz-Quintana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giampieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JBR-140093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boucherot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-014-1603-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0677-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-De-Luque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fondevilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0116-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P902HBL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wieser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Catala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller-Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barilli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cobos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gonz&#225;lez-Bernal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paymal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Quinton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Barilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cobos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kilian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubiales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0925-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cobos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giampieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gasparrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.01.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jim&#233;nez-Arias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Aller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Borges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8Z6RHX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cruz-Quintana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giampieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JBR-140093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0677-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boucherot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-014-1603-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-De-Luque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fondevilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0116-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P902HBL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wieser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Catala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller-Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cobos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gonz&#225;lez-Bernal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>