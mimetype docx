--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2983,172 +2983,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTLs controlling resistance to rust, aphid and weevil in wild peas by DArTseq SNP-based technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737900v1</w:t>
+                <w:t xml:space="preserve">hal-02735741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
+                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
@@ -3183,198 +3187,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735741v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of QTLs controlling resistance to rust, aphid and weevil in wild peas by DArTseq SNP-based technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aznar-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rubiales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737235v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between yield components and multispectral images at the within-field level: a first step to improve sampling for yield estimation</w:t>
               </w:r>
@@ -3921,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paymal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Quinton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Barilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cobos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kilian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubiales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0925-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cobos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giampieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gasparrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.01.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jim&#233;nez-Arias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Aller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Borges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8Z6RHX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cruz-Quintana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giampieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JBR-140093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0677-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boucherot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-014-1603-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-De-Luque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fondevilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0116-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P902HBL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wieser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Catala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller-Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cobos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gonz&#225;lez-Bernal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paymal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Quinton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Barilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cobos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kilian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aznar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubiales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0925-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cobos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giampieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gasparrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.01.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jim&#233;nez-Arias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Aller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Borges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8Z6RHX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cruz-Quintana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giampieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JBR-140093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0677-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boucherot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-014-1603-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-De-Luque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fondevilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0116-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P902HBL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wieser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Catala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller-Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barilli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cobos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gonz&#225;lez-Bernal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo-Perdomo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>