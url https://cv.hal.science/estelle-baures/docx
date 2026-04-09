--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.864583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Baurès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159 (1), pp.16-25. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish or Perish – do French hospitals disclose their greenhouse gas emissions for vertical differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lescher-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.487-507. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-025-09402-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et société : quelles évolutions pour les métiers de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus issus de médicaments dans les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-pha3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is environmental sustainability training fundamental to healthcare leadership? State of the art with health students and health leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management in Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69554/BUMF6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’impact environnemental du secteur de la santé : Pour un leadership partagé en faveur d’un système de santé durable et résilient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (9), pp.628-633. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origins of herbicides metabolites in an agricultural watershed through their spatial and seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.313-332. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601234.2021.1883390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1337. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12101337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École des hautes études en santé publique : une démarche vers la labellisation développement durable & responsabilité sociétale (DD&RS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Larochelambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 780, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’air intérieur dans les établissements hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 779, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité environnementale et formation des acteurs de la santé et du social : les choix de l’EHESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GrandAngle : la lettre d’information de la Conférence des Grandes Ecoles (CGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminomethylphosphonic acid (AMPA) in natural waters and water treatment processes: Sources, behavior and fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (4), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201904045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur des structures médico-sociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01915973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality in two French hospitals Measurement of chemical and microbiological contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.168-179. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant determination of indoor air microbiological and chemical contamination for a global approach of air quality in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (S2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AminoMethylPhosphonic acid (AMPA) in natural waters: Its sources, behavior and environmental fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse physicochimique et microbiologique de la Qualité de l’Air Intérieur dans les établissements HOSPitaliers : l’étude QAIHOSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.e10--e11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and predictive fractionation of organic micropollutants in contaminated water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brogat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), pp.688-698. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air intérieur dans les hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01766347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving microcystin monitoring relevance in recreative waters: A regional case-study (Brittany, Western France, Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Rainfall Impacts on Trihalomethane Formation in Contrasting Northwestern European Potable Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don T. Monteith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.1241. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2014.10.0442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of N Export in Water: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (20), pp.2245-2281. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2015.1010432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical patterns in cyanobacteria distribution: climate influence at regional scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.509-22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins6020509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing organic carbon-nitrate linear relationship from UV spectra of freshwaters in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.115--120. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial contamination detection in water resources: interest of current optical methods, trends and needs in the context of climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.4292-310. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph110404292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from 8 years of regional cyanobacteria observation in Brittany in view of sanitary survey improvement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for drinking water production integrating health risks assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald T Monteith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Hermens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (7), pp.7354-75. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph110707354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of organic carbon and nitrate with river flow within an oceanic regime in a rural area and potential impacts for drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 477, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of knowledge and concerns on cyanobacterial blooms and cyanotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Chicana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.303-27. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of trace-level haloacetic acids in drinking water by two-dimensional ion chromatography with suppressed conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Verrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Vorgan Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.608-613. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Drinking-Water Monitoring for small scale water systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2013.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical removal by the activated carbon process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water quality research journal of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (2), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wqrjc.2013.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPE/UV for field detection of micropollutants in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brogat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2012.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new drinking water resource classification approach at a river basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.727-736. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2012.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Surface Water Contamination Understanding by Pesticides and Pharmaceuticals, at a Watershed Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.4433-4451. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph9124433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of drinking water quality of small scale water services towards climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.227-32. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical issues in monitoring drinking-water contamination related to short-term, heavy rainfall events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.1243-1251. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’évolution du contrôle de la qualité des eaux des petites et moyennes unités de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardiesse Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association scientifique européenne pour l'eau et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/asees/2011203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rainfall events on runoff water quality in an agricultural environment in temperate areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (9), pp.1683-8. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on surface water quality in relation to drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (8), pp.1225-1233. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à l’application de la mesure environnementale non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N°25 - 1er Trimestre 2002, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendance dans la mesure en continu de la qualité des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CEBEDEAU. Tribune de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 616-617 (2-3), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality in medical-social and liberal facilities: chemical and microbiological contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès français sur les aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la qualité et de la responsabilité sociétale à l’Ecole des Hautes Études en Santé Publique (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Pouté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la dix-septième école inter-organismes « Qualité en recherche et en enseignement supérieur » organisée par l’association QuaRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air intérieur des structures médicosociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air dans les hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès Français sur les Aérosols - CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water quality and climate change issues: impact of hydrology and temperature on total organic carbon and nitrate in small scale water services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, 2022, 979-10-209-1070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé environnementale : un enjeu de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-45, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the School Community into Diversity and Inclusion. The case of EHESP School of Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Responsibility and Higher Education: International Perspectives on Knowledge Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koninklijke Brill NV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789004445826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall and Water Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Valerie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga E. Martín and Tricia M. Roberts Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rainfall: Behavior, Forecasting and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, Inc, pp.91-104, 2012, 978-1620815519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Changement climatique, transitions et santé » : former les agents publics, professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de l’évaluation des risques liés à la présence de cyanobactéries et leurs toxines dans les eaux destinées à l’alimentation, les eaux de loisirs et les eaux destinées aux activités de pêche professionnelle et de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronel Biré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisines n° 2016-SA-0165 et 2015-SA-0207, Anses. 2020, pp.495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans les établissements hospitaliers – QAIHOSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAIHOSP : Qualité de l'Air Intérieur dans les établissements HOSpitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2018, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.864583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Baurès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159 (1), pp.16-25. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish or Perish – do French hospitals disclose their greenhouse gas emissions for vertical differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lescher-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.487-507. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-025-09402-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et société : quelles évolutions pour les métiers de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus issus de médicaments dans les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-pha3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is environmental sustainability training fundamental to healthcare leadership? State of the art with health students and health leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management in Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69554/BUMF6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’impact environnemental du secteur de la santé : Pour un leadership partagé en faveur d’un système de santé durable et résilient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (9), pp.628-633. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origins of herbicides metabolites in an agricultural watershed through their spatial and seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.313-332. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601234.2021.1883390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1337. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12101337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École des hautes études en santé publique : une démarche vers la labellisation développement durable & responsabilité sociétale (DD&RS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Larochelambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 780, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’air intérieur dans les établissements hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 779, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminomethylphosphonic acid (AMPA) in natural waters and water treatment processes: Sources, behavior and fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (4), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201904045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité environnementale et formation des acteurs de la santé et du social : les choix de l’EHESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GrandAngle : la lettre d’information de la Conférence des Grandes Ecoles (CGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur des structures médico-sociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01915973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality in two French hospitals Measurement of chemical and microbiological contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.168-179. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AminoMethylPhosphonic acid (AMPA) in natural waters: Its sources, behavior and environmental fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant determination of indoor air microbiological and chemical contamination for a global approach of air quality in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (S2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse physicochimique et microbiologique de la Qualité de l’Air Intérieur dans les établissements HOSPitaliers : l’étude QAIHOSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.e10--e11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and predictive fractionation of organic micropollutants in contaminated water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brogat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), pp.688-698. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air intérieur dans les hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01766347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving microcystin monitoring relevance in recreative waters: A regional case-study (Brittany, Western France, Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Rainfall Impacts on Trihalomethane Formation in Contrasting Northwestern European Potable Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don T. Monteith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.1241. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2014.10.0442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of N Export in Water: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (20), pp.2245-2281. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2015.1010432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical patterns in cyanobacteria distribution: climate influence at regional scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.509-22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins6020509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial contamination detection in water resources: interest of current optical methods, trends and needs in the context of climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.4292-310. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph110404292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing organic carbon-nitrate linear relationship from UV spectra of freshwaters in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Vorgan Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.115--120. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from 8 years of regional cyanobacteria observation in Brittany in view of sanitary survey improvement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for drinking water production integrating health risks assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald T Monteith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Hermens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (7), pp.7354-75. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph110707354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of organic carbon and nitrate with river flow within an oceanic regime in a rural area and potential impacts for drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 477, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Drinking-Water Monitoring for small scale water systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2013.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of trace-level haloacetic acids in drinking water by two-dimensional ion chromatography with suppressed conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Verrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Vorgan Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.608-613. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of knowledge and concerns on cyanobacterial blooms and cyanotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Chicana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.303-27. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical removal by the activated carbon process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water quality research journal of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (2), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wqrjc.2013.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPE/UV for field detection of micropollutants in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brogat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2012.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new drinking water resource classification approach at a river basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.727-736. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2012.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Surface Water Contamination Understanding by Pesticides and Pharmaceuticals, at a Watershed Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.4433-4451. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph9124433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical issues in monitoring drinking-water contamination related to short-term, heavy rainfall events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.1243-1251. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of drinking water quality of small scale water services towards climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.227-32. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’évolution du contrôle de la qualité des eaux des petites et moyennes unités de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardiesse Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association scientifique européenne pour l'eau et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/asees/2011203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rainfall events on runoff water quality in an agricultural environment in temperate areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (9), pp.1683-8. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on surface water quality in relation to drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (8), pp.1225-1233. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à l’application de la mesure environnementale non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N°25 - 1er Trimestre 2002, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendance dans la mesure en continu de la qualité des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CEBEDEAU. Tribune de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 616-617 (2-3), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality in medical-social and liberal facilities: chemical and microbiological contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès français sur les aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la qualité et de la responsabilité sociétale à l’Ecole des Hautes Études en Santé Publique (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Pouté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la dix-septième école inter-organismes « Qualité en recherche et en enseignement supérieur » organisée par l’association QuaRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air intérieur des structures médicosociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air dans les hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès Français sur les Aérosols - CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water quality and climate change issues: impact of hydrology and temperature on total organic carbon and nitrate in small scale water services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, 2022, 979-10-209-1070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé environnementale : un enjeu de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-45, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the School Community into Diversity and Inclusion. The case of EHESP School of Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Responsibility and Higher Education: International Perspectives on Knowledge Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koninklijke Brill NV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789004445826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall and Water Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Valerie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga E. Martín and Tricia M. Roberts Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rainfall: Behavior, Forecasting and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, Inc, pp.91-104, 2012, 978-1620815519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Changement climatique, transitions et santé » : former les agents publics, professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de l’évaluation des risques liés à la présence de cyanobactéries et leurs toxines dans les eaux destinées à l’alimentation, les eaux de loisirs et les eaux destinées aux activités de pêche professionnelle et de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronel Biré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisines n° 2016-SA-0165 et 2015-SA-0207, Anses. 2020, pp.495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans les établissements hospitaliers – QAIHOSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAIHOSP : Qualité de l'Air Intérieur dans les établissements HOSpitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2018, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandcoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2021.1883390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Larochelambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gangneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02505017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03272929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandcoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201904045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01915973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Surget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01516026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2016.04.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9X7T1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01373945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doloy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01766347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vezie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thoraval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don T. Monteith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Hughes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2014.10.0442" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1010432" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6020509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Jung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Louyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNS81VZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.09.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald T Monteith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Freeman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Haftka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Hermens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110707354" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Chicana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Snyder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.06.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.07.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.211" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrjc.2013.138" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2012.047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph9124433" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878557v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2011.04.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49R58LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardiesse Bessonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Chaumet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/asees/2011203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1ECA469B7B4253A09C07057455B61C62F7244DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NXTJFXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.07.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLMRPW9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2345" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pout&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florentin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12566" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petavy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02915350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valerie Jung" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04003892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandcoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2021.1883390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Larochelambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gangneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03272929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandcoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201904045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02505017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01915973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Surget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01516026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2016.04.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9X7T1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01373945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doloy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01766347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vezie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thoraval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don T. Monteith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Hughes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2014.10.0442" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1010432" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6020509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Jung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNS81VZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.09.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald T Monteith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Freeman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Haftka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Hermens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110707354" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.211" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.07.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Chicana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Snyder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.06.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrjc.2013.138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masclet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2012.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph9124433" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2011.04.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49R58LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardiesse Bessonneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Chaumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/asees/2011203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1ECA469B7B4253A09C07057455B61C62F7244DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NXTJFXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.07.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLMRPW9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2345" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pout&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16681" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12566" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petavy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02915350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valerie Jung" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04003892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>