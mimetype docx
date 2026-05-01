--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.864583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Baurès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159 (1), pp.16-25. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish or Perish – do French hospitals disclose their greenhouse gas emissions for vertical differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lescher-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.487-507. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-025-09402-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et société : quelles évolutions pour les métiers de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus issus de médicaments dans les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-pha3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is environmental sustainability training fundamental to healthcare leadership? State of the art with health students and health leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management in Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69554/BUMF6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’impact environnemental du secteur de la santé : Pour un leadership partagé en faveur d’un système de santé durable et résilient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (9), pp.628-633. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origins of herbicides metabolites in an agricultural watershed through their spatial and seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.313-332. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601234.2021.1883390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1337. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12101337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École des hautes études en santé publique : une démarche vers la labellisation développement durable & responsabilité sociétale (DD&RS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Larochelambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 780, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’air intérieur dans les établissements hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 779, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminomethylphosphonic acid (AMPA) in natural waters and water treatment processes: Sources, behavior and fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (4), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201904045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité environnementale et formation des acteurs de la santé et du social : les choix de l’EHESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GrandAngle : la lettre d’information de la Conférence des Grandes Ecoles (CGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur des structures médico-sociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01915973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality in two French hospitals Measurement of chemical and microbiological contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.168-179. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AminoMethylPhosphonic acid (AMPA) in natural waters: Its sources, behavior and environmental fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant determination of indoor air microbiological and chemical contamination for a global approach of air quality in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (S2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse physicochimique et microbiologique de la Qualité de l’Air Intérieur dans les établissements HOSPitaliers : l’étude QAIHOSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.e10--e11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and predictive fractionation of organic micropollutants in contaminated water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brogat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), pp.688-698. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air intérieur dans les hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01766347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving microcystin monitoring relevance in recreative waters: A regional case-study (Brittany, Western France, Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Rainfall Impacts on Trihalomethane Formation in Contrasting Northwestern European Potable Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don T. Monteith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.1241. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2014.10.0442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of N Export in Water: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (20), pp.2245-2281. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2015.1010432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical patterns in cyanobacteria distribution: climate influence at regional scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.509-22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins6020509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial contamination detection in water resources: interest of current optical methods, trends and needs in the context of climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.4292-310. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph110404292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing organic carbon-nitrate linear relationship from UV spectra of freshwaters in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Vorgan Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.115--120. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from 8 years of regional cyanobacteria observation in Brittany in view of sanitary survey improvement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for drinking water production integrating health risks assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald T Monteith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Hermens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (7), pp.7354-75. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph110707354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of organic carbon and nitrate with river flow within an oceanic regime in a rural area and potential impacts for drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 477, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Drinking-Water Monitoring for small scale water systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2013.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of trace-level haloacetic acids in drinking water by two-dimensional ion chromatography with suppressed conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Verrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Vorgan Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.608-613. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of knowledge and concerns on cyanobacterial blooms and cyanotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Chicana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.303-27. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical removal by the activated carbon process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water quality research journal of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (2), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wqrjc.2013.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPE/UV for field detection of micropollutants in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brogat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2012.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new drinking water resource classification approach at a river basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.727-736. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2012.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Surface Water Contamination Understanding by Pesticides and Pharmaceuticals, at a Watershed Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.4433-4451. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph9124433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical issues in monitoring drinking-water contamination related to short-term, heavy rainfall events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.1243-1251. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of drinking water quality of small scale water services towards climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.227-32. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’évolution du contrôle de la qualité des eaux des petites et moyennes unités de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardiesse Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association scientifique européenne pour l'eau et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/asees/2011203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rainfall events on runoff water quality in an agricultural environment in temperate areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (9), pp.1683-8. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on surface water quality in relation to drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (8), pp.1225-1233. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à l’application de la mesure environnementale non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N°25 - 1er Trimestre 2002, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendance dans la mesure en continu de la qualité des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CEBEDEAU. Tribune de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 616-617 (2-3), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality in medical-social and liberal facilities: chemical and microbiological contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès français sur les aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la qualité et de la responsabilité sociétale à l’Ecole des Hautes Études en Santé Publique (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Pouté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la dix-septième école inter-organismes « Qualité en recherche et en enseignement supérieur » organisée par l’association QuaRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air intérieur des structures médicosociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air dans les hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès Français sur les Aérosols - CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water quality and climate change issues: impact of hydrology and temperature on total organic carbon and nitrate in small scale water services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, 2022, 979-10-209-1070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé environnementale : un enjeu de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-45, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the School Community into Diversity and Inclusion. The case of EHESP School of Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Responsibility and Higher Education: International Perspectives on Knowledge Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koninklijke Brill NV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789004445826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall and Water Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Valerie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga E. Martín and Tricia M. Roberts Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rainfall: Behavior, Forecasting and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, Inc, pp.91-104, 2012, 978-1620815519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Changement climatique, transitions et santé » : former les agents publics, professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de l’évaluation des risques liés à la présence de cyanobactéries et leurs toxines dans les eaux destinées à l’alimentation, les eaux de loisirs et les eaux destinées aux activités de pêche professionnelle et de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronel Biré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisines n° 2016-SA-0165 et 2015-SA-0207, Anses. 2020, pp.495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans les établissements hospitaliers – QAIHOSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAIHOSP : Qualité de l'Air Intérieur dans les établissements HOSpitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2018, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.864583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Estelle Baurès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish or Perish – do French hospitals disclose their greenhouse gas emissions for vertical differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lescher-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.487-507. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-025-09402-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159 (1), pp.16-25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et société : quelles évolutions pour les métiers de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is environmental sustainability training fundamental to healthcare leadership? State of the art with health students and health leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management in Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69554/BUMF6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus issus de médicaments dans les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-pha3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’impact environnemental du secteur de la santé : Pour un leadership partagé en faveur d’un système de santé durable et résilient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (9), pp.628-633. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origins of herbicides metabolites in an agricultural watershed through their spatial and seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.313-332. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601234.2021.1883390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1337. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12101337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École des hautes études en santé publique : une démarche vers la labellisation développement durable & responsabilité sociétale (DD&RS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Larochelambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 780, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’air intérieur dans les établissements hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 779, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminomethylphosphonic acid (AMPA) in natural waters and water treatment processes: Sources, behavior and fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (4), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201904045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité environnementale et formation des acteurs de la santé et du social : les choix de l’EHESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GrandAngle : la lettre d’information de la Conférence des Grandes Ecoles (CGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur des structures médico-sociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01915973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality in two French hospitals Measurement of chemical and microbiological contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.168-179. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant determination of indoor air microbiological and chemical contamination for a global approach of air quality in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (S2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AminoMethylPhosphonic acid (AMPA) in natural waters: Its sources, behavior and environmental fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandcoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse physicochimique et microbiologique de la Qualité de l’Air Intérieur dans les établissements HOSPitaliers : l’étude QAIHOSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.e10--e11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and predictive fractionation of organic micropollutants in contaminated water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brogat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), pp.688-698. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air intérieur dans les hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01766347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving microcystin monitoring relevance in recreative waters: A regional case-study (Brittany, Western France, Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Rainfall Impacts on Trihalomethane Formation in Contrasting Northwestern European Potable Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don T. Monteith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.1241. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2014.10.0442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of N Export in Water: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (20), pp.2245-2281. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2015.1010432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing organic carbon-nitrate linear relationship from UV spectra of freshwaters in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Vorgan Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.115--120. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial contamination detection in water resources: interest of current optical methods, trends and needs in the context of climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.4292-310. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph110404292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical patterns in cyanobacteria distribution: climate influence at regional scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.509-22. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins6020509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from 8 years of regional cyanobacteria observation in Brittany in view of sanitary survey improvement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for drinking water production integrating health risks assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald T Monteith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Hermens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (7), pp.7354-75. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph110707354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of knowledge and concerns on cyanobacterial blooms and cyanotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Chicana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.303-27. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of organic carbon and nitrate with river flow within an oceanic regime in a rural area and potential impacts for drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 477, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Drinking-Water Monitoring for small scale water systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2013.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of trace-level haloacetic acids in drinking water by two-dimensional ion chromatography with suppressed conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Verrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Vorgan Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.608-613. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical removal by the activated carbon process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water quality research journal of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (2), pp.121-132. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wqrjc.2013.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPE/UV for field detection of micropollutants in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brogat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2012.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new drinking water resource classification approach at a river basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.727-736. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2012.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Surface Water Contamination Understanding by Pesticides and Pharmaceuticals, at a Watershed Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.4433-4451. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph9124433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical issues in monitoring drinking-water contamination related to short-term, heavy rainfall events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.1243-1251. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of drinking water quality of small scale water services towards climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.227-32. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’évolution du contrôle de la qualité des eaux des petites et moyennes unités de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardiesse Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association scientifique européenne pour l'eau et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/asees/2011203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rainfall events on runoff water quality in an agricultural environment in temperate areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (9), pp.1683-8. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on surface water quality in relation to drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (8), pp.1225-1233. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à l’application de la mesure environnementale non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N°25 - 1er Trimestre 2002, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendance dans la mesure en continu de la qualité des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CEBEDEAU. Tribune de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 616-617 (2-3), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality in medical-social and liberal facilities: chemical and microbiological contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès français sur les aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air intérieur des structures médicosociales et libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la qualité et de la responsabilité sociétale à l’Ecole des Hautes Études en Santé Publique (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Pouté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la dix-septième école inter-organismes « Qualité en recherche et en enseignement supérieur » organisée par l’association QuaRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air dans les hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès Français sur les Aérosols - CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water quality and climate change issues: impact of hydrology and temperature on total organic carbon and nitrate in small scale water services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, 2022, 979-10-209-1070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé environnementale : un enjeu de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-45, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the School Community into Diversity and Inclusion. The case of EHESP School of Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Responsibility and Higher Education: International Perspectives on Knowledge Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koninklijke Brill NV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789004445826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall and Water Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Valerie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga E. Martín and Tricia M. Roberts Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rainfall: Behavior, Forecasting and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, Inc, pp.91-104, 2012, 978-1620815519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Changement climatique, transitions et santé » : former les agents publics, professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de l’évaluation des risques liés à la présence de cyanobactéries et leurs toxines dans les eaux destinées à l’alimentation, les eaux de loisirs et les eaux destinées aux activités de pêche professionnelle et de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronel Biré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisines n° 2016-SA-0165 et 2015-SA-0207, Anses. 2020, pp.495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans les établissements hospitaliers – QAIHOSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAIHOSP : Qualité de l'Air Intérieur dans les établissements HOSpitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2018, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandcoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2021.1883390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Larochelambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gangneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03272929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandcoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201904045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02505017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01915973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Surget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01516026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2016.04.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9X7T1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01373945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doloy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01766347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vezie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thoraval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don T. Monteith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Hughes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2014.10.0442" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1010432" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6020509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Jung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNS81VZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.09.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald T Monteith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Freeman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Haftka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Hermens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110707354" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.211" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.07.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Chicana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Snyder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.06.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrjc.2013.138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masclet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2012.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph9124433" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2011.04.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49R58LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardiesse Bessonneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Chaumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/asees/2011203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1ECA469B7B4253A09C07057455B61C62F7244DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NXTJFXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.07.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLMRPW9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2345" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pout&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16681" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12566" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petavy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02915350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valerie Jung" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04003892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandcoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2021.1883390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Larochelambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gangneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03272929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandcoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201904045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02505017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01915973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Surget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01516026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2016.04.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9X7T1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01373945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doloy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01766347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vezie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thoraval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don T. Monteith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Hughes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2014.10.0442" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1010432" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNS81VZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6020509" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.09.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald T Monteith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Freeman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Haftka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Hermens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110707354" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Chicana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Snyder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.06.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.211" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.07.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrjc.2013.138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masclet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2012.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph9124433" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2011.04.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49R58LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardiesse Bessonneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Chaumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/asees/2011203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1ECA469B7B4253A09C07057455B61C62F7244DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NXTJFXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.07.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLMRPW9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2345" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florentin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16681" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pout&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12566" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petavy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02915350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valerie Jung" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04003892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>