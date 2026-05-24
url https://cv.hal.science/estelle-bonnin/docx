--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -131,1112 +131,1112 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradability of tomato stem-reinforced composites: Towards a virtuous approach to local and circular waste upcycling</w:t>
+                <w:t xml:space="preserve">Multicriteria physico-chemical analysis of flax technical fibres from drought-stressed plants: A case study highlighting plant compensatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Calatraba</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Buffet</w:t>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner and Circular Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.100136. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.123399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clcb.2025.100136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984275v1</w:t>
+                <w:t xml:space="preserve">hal-05625810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory, immuno-modulatory, and anti-proliferative effects of 5-mer Oligogalacturonides (OG DP5) from citrus pectin on different types of human cells. Perspectives for treatment of dermal diseases such as atopic dermatitis and psoriasis</w:t>
+                <w:t xml:space="preserve">Biodegradability of tomato stem-reinforced composites: Towards a virtuous approach to local and circular waste upcycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lény Teyssier</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Méline Calatraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Crépeau</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cussac</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">phytomedicine Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phyplu.2024.100666⟩</w:t>
+              <w:t xml:space="preserve">Cleaner and Circular Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clcb.2025.100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987643v1</w:t>
+                <w:t xml:space="preserve">hal-04984275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-course analysis of Aspergillus terreus secretomes reveals the importance of pectin-degrading enzymes to increase the digestibility of soybean meal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anti-inflammatory, immuno-modulatory, and anti-proliferative effects of 5-mer Oligogalacturonides (OG DP5) from citrus pectin on different types of human cells. Perspectives for treatment of dermal diseases such as atopic dermatitis and psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Neugnot</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.02153-23⟩</w:t>
+              <w:t xml:space="preserve">phytomedicine Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (4), pp.100666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phyplu.2024.100666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711912v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid alkalinization factor 22 has a structural and signalling role in root hair cell wall assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time-course analysis of Aspergillus terreus secretomes reveals the importance of pectin-degrading enzymes to increase the digestibility of soybean meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun Kyung Lee</w:t>
+                <w:t xml:space="preserve">Lauriane Plouhinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gonneau</w:t>
+                <w:t xml:space="preserve">Mélodie Kielbasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvina Faucher</w:t>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Levasseur</w:t>
+                <w:t xml:space="preserve">Virginie Neugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01637-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.02153-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500803v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of endo-xylanases on wheat milling products in relation with variable solid loading conditions</w:t>
+                <w:t xml:space="preserve">Rapid alkalinization factor 22 has a structural and signalling role in root hair cell wall assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allah Rakha</w:t>
+                <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+                <w:t xml:space="preserve">Hyun Kyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122029⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01637-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580958v1</w:t>
+                <w:t xml:space="preserve">hal-04500803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Crude and Processed Pulp Cell Walls of Three Selected Mamey Accessions (Mammea americana L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Behavior of endo-xylanases on wheat milling products in relation with variable solid loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Marcelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29071596⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 334, pp.122029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987670v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant cell wall patterning and expansion mediated by protein-peptide-polysaccharide interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Crude and Processed Pulp Cell Walls of Three Selected Mamey Accessions (Mammea americana L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalina Haas</w:t>
+                <w:t xml:space="preserve">Déborah Palmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Broyart</w:t>
+                <w:t xml:space="preserve">Emilie J Smith Ravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursina Rathgeb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adi4720⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (7), pp.1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29071596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309257v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Circular Approach for the Valorization of Tomato By-Product in Biodegradable Injected Materials for Horticulture Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Bouder</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Kolja Konschak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Calatraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Le-Bot</w:t>
+                <w:t xml:space="preserve">Anton Loïc Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (7), pp.6821. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24076821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym15040820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102408v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Low-Molar-Mass Xyloglucans on the Rheological Behavior of Concentrated Cellulose Nanocrystal Suspensions</w:t>
               </w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,13708 +1333,13842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the chiral nematic phase of cellulose nanocrystals by the adsorption of a short polymer on their surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant cell wall patterning and expansion mediated by protein-peptide-polysaccharide interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Kyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursina Rathgeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2938491/v1⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (6671), pp.719-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adi4720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190615v1</w:t>
+                <w:t xml:space="preserve">hal-04309257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant polygalacturonase structures specify enzyme dynamics and processivities to fine-tune cell wall pectins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lemaire</w:t>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Habrylo</w:t>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le-Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koad134⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.6821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106623v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
+                <w:t xml:space="preserve">Tuning of the chiral nematic phase of cellulose nanocrystals by the adsorption of a short polymer on their surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2938491/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144481v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Circular Approach for the Valorization of Tomato By-Product in Biodegradable Injected Materials for Horticulture Sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant polygalacturonase structures specify enzyme dynamics and processivities to fine-tune cell wall pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolja Konschak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Méline Calatraba</w:t>
+                <w:t xml:space="preserve">Josip Safran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Loïc Rudolph</w:t>
+                <w:t xml:space="preserve">Wafae Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Habrylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15040820⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koad134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024222v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the mode of action of a GH74 xyloglucanase on tamarind seed xyloglucan: Action pattern and cleavage site</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108661⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.125488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771171v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of heteroxylans from vitreous and floury endosperms of maize grain and impact on the enzymatic degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New insight into the mode of action of a GH74 xyloglucanase on tamarind seed xyloglucan: Action pattern and cleavage site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingrui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mac-Béar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118942⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 521, pp.108661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526157v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of walnut shell and pea pod as novel sources for the production of xylooligosaccharides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Vojvodić Cebin</w:t>
+                <w:t xml:space="preserve">Structure of heteroxylans from vitreous and floury endosperms of maize grain and impact on the enzymatic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Maud Joseph-Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Karača</w:t>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arijana Martinić</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 263, pp.117932. </w:t>
+              <w:t xml:space="preserve">, 2022, 278, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231485v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid loading on the behaviour of pectin-degrading enzymes</w:t>
+                <w:t xml:space="preserve">Valorisation of walnut shell and pea pod as novel sources for the production of xylooligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Li</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksandra Vojvodić Cebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Karača</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-021-01957-3⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.117932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218195v1</w:t>
+                <w:t xml:space="preserve">hal-03231485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation of maize shoots: monitoring of chemical and physical changes reveals different saccharification behaviors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of solid loading on the behaviour of pectin-degrading enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-020-01854-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-021-01957-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117590v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the digestibility of cereal fractions of wheat, maize, and rice by a carbohydrase complex rich in xylanases and arabinofuranosidases: an in vitro digestion study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic degradation of maize shoots: monitoring of chemical and physical changes reveals different saccharification behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Joseph‐aime</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Neugnot‐roux</w:t>
+                <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.10806⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-020-01854-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157655v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannose-based polymers in livestock production : the glucomannan-degrading enzymes in swine and poultry feeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enzymes to unravel bioproducts architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4634⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.107546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195915v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes to unravel bioproducts architecture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oriented granulometry to quantify fibre orientation distributions in synthetic and plant fibre composite preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">C. Vangsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nørskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bach Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107546⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (37), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553024v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented granulometry to quantify fibre orientation distributions in synthetic and plant fibre composite preforms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improving the digestibility of cereal fractions of wheat, maize, and rice by a carbohydrase complex rich in xylanases and arabinofuranosidases: an in vitro digestion study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Vangsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Bach Knudsen</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Joseph‐aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Neugnot‐roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112548⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.1910-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.10806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162857v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of pectin methylesterase in pectin/cellulose gels is enhanced by the presence of cellulose and by its catalytic capacity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mannose-based polymers in livestock production : the glucomannan-degrading enzymes in swine and poultry feeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49108-x⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618559v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Mobility of pectin methylesterase in pectin/cellulose gels is enhanced by the presence of cellulose and by its catalytic capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12551), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49108-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629198v1</w:t>
+                <w:t xml:space="preserve">hal-02618559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152203v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced recycling of post-consumer solid wood and MDF</w:t>
+                <w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Irle</w:t>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Privat</w:t>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Couret</w:t>
+                <w:t xml:space="preserve">Yves Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+                <w:t xml:space="preserve">Senta Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Deroubaix</w:t>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.19-23. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17480272.2018.1427144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624507v1</w:t>
+                <w:t xml:space="preserve">hal-02152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-templating beet-root pectin foams: Controlling texture, mechanics and capillary properties</w:t>
+                <w:t xml:space="preserve">Advanced recycling of post-consumer solid wood and MDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Christoph</w:t>
+                <w:t xml:space="preserve">Mark Irle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Francois Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+                <w:t xml:space="preserve">Laetitia Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.05.160⟩</w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2018.1427144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124304v1</w:t>
+                <w:t xml:space="preserve">hal-02624507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-chain arabinoxylans prepared from enzymatically treated wheat grain exert prebiotic effects during the broiler starter period</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron Time-Lapse Imaging of Lignocellulosic Biomass Hydrolysis: Tracking Enzyme Localization by Protein Autofluorescence and Biochemical Modification of Cell Walls by Microfluidic Infrared Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Eeckhaut</w:t>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pex297⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621390v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender- and lavandin-distilled straws: an untapped feedstock with great potential for the production of high-added value compounds and fungal enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice-templating beet-root pectin foams: Controlling texture, mechanics and capillary properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Sarah Christoph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chevret</w:t>
+                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-018-1218-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.05.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467725v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Time-Lapse Imaging of Lignocellulosic Biomass Hydrolysis: Tracking Enzyme Localization by Protein Autofluorescence and Biochemical Modification of Cell Walls by Microfluidic Infrared Microspectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-chain arabinoxylans prepared from enzymatically treated wheat grain exert prebiotic effects during the broiler starter period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
+                <w:t xml:space="preserve">Nadia Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Andre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">E. Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eeckhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00200⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pex297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627190v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lavender- and lavandin-distilled straws: an untapped feedstock with great potential for the production of high-added value compounds and fungal enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rémond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tayeb</w:t>
+                <w:t xml:space="preserve">Marine Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1218-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625445v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble fractions obtained by enzymatic treatment of wheat grains promote short chain fatty acids production by broiler cecal microbiota</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamya Rhayat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639234v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall dynamics during apple development and storage involves hemicellulose modifications and related expressed genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dheilly</w:t>
+                <w:t xml:space="preserve">Water-soluble fractions obtained by enzymatic treatment of wheat grains promote short chain fatty acids production by broiler cecal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Filip van Immerseel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Charlotte Guillou</w:t>
+                <w:t xml:space="preserve">Richard Ducatelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lamya Rhayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.110 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0887-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398854v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of cell wall polysaccharides during retting of cassava roots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall dynamics during apple development and storage involves hemicellulose modifications and related expressed genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Justin Essia Ngang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.06.107⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0887-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639441v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Modification of cell wall polysaccharides during retting of cassava roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legrand Ngolong Ngea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Justin Essia Ngang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.402 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.06.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268876v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Pectin Methylesterification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Rosiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.639534⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841080v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gastrointestinal digestion study of two wheat cultivars and evaluation of xylanase supplementation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning of Pectin Methylesterification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bouza</w:t>
+                <w:t xml:space="preserve">Fabien F. Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Eyrichine</w:t>
+                <w:t xml:space="preserve">Mélanie L’enfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Rouffineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Rosiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-015-0002-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (38), pp.23320 - 23335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.639534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219933v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro gastrointestinal digestion study of two wheat cultivars and evaluation of xylanase supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Mickael Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+                <w:t xml:space="preserve">Bernard Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eyrichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Rouffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (UNSP 5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-015-0002-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634529v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylesterase behaviour is related to polysaccharide organisation in model systems mimicking cell walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Robert</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.074⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640946v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate specificity of plant and fungi pectin methylesterases: Identification of novel inhibitors of PMEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie L’enfant</w:t>
+                <w:t xml:space="preserve">Methylesterase behaviour is related to polysaccharide organisation in model systems mimicking cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+                <w:t xml:space="preserve">Jelena Mutic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rayon</w:t>
+                <w:t xml:space="preserve">Jasna Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Desnos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Sally Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2015.08.066⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633140v1</w:t>
+                <w:t xml:space="preserve">hal-02640946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast solubilization of recalcitrant cellulosic biomass by the basidiomycete fungus [i]Laetisaria arvalis[/i] involves successive secretion of oxidative and hydrolytic enzymes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Haon</w:t>
+                <w:t xml:space="preserve">Substrate specificity of plant and fungi pectin methylesterases: Identification of novel inhibitors of PMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie L’enfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Olivé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-014-0143-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.681 - 691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2015.08.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204406v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (2), pp.519-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel and diverse fine structures in LiCl-DMSO extracted apple hemicelluloses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fast solubilization of recalcitrant cellulosic biomass by the basidiomycete fungus [i]Laetisaria arvalis[/i] involves successive secretion of oxidative and hydrolytic enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.03.017⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-014-0143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634216v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of multilayered thin films based on cellulose nanocrystals and cationic xylans: application to xylanase activity detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel and diverse fine structures in LiCl-DMSO extracted apple hemicelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2012-0176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646784v1</w:t>
+                <w:t xml:space="preserve">hal-02634216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of cell wall-modifying enzymes to the texture of fleshy fruits. The example of apple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A multi-scale study of enzyme diffusion in macromolecular solutions and physical gels of pectin polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Serbian Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (20), pp.5110-5118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm00058c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/JSC121123004B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649650v1</w:t>
+                <w:t xml:space="preserve">hal-02643909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and biochemical characterization of three GH62 alpha-L-arabinofuranosidases from the soil deuteromycete Penicillium funiculosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de La Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M. Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (5), pp.351 - 358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan-Cellulose Nanocrystal Multilayered Films: Effect of Film Architecture on Enzymatic Hydrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Elaboration of multilayered thin films based on cellulose nanocrystals and cationic xylans: application to xylanase activity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schwikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko T. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (5), pp.579 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2012-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648163v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan−cellulose nanocrystal multilayered films: effect of film architecture on enzymatic hydrolysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution of cell wall-modifying enzymes to the texture of fleshy fruits. The example of apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Serbian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (3), pp.417 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/JSC121123004B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903484v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale study of enzyme diffusion in macromolecular solutions and physical gels of pectin polysaccharides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xyloglucan-Cellulose Nanocrystal Multilayered Films: Effect of Film Architecture on Enzymatic Hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Steenkeste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm00058c⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3599 - 3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643909v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and expression in Pichia pastoris of an Irpex lacteus rhamnogalacturonan hydrolase tolerant to acetylated rhamnogalacturonan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Xyloglucan−cellulose nanocrystal multilayered films: effect of film architecture on enzymatic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-011-3705-5⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3599-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646851v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Enzymatic Approach to Resolve Homogalacturonans Based on their Methylesterification Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A. K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (5), pp.1615 - 1624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm300329r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and properties of biopolymer-silica hybrid materials: The example of pectin-based biodegradable hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouria Agoudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84 (12), pp.2521-2529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1351/PAC-CON-11-11-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of calcium on pectin methylesterase behaviour in the presenceof medium methylated pectins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cloning and expression in Pichia pastoris of an Irpex lacteus rhamnogalacturonan hydrolase tolerant to acetylated rhamnogalacturonan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.081⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (6), pp.1543 - 1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-011-3705-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650453v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial utilization and selectivity of pectin fractions with various structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Purification and biochemical characterization of a novel thermoactive fungal pectate lyase from Penicillium occitanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomen Hadj-Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert A. Rastall</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00179-11⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.888 - 893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650904v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH10 xylanase D from Penicillium funiculosum: biochemical studies and xylooligosaccharide production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microbial utilization and selectivity of pectin fractions with various structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatchaya Onumpai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kolida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Rastall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-20⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (16), pp.5747 - 5754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00179-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647803v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloured Semi-reflective Thin Films for Biomass-hydrolyzing Enzyme Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadège Beury</w:t>
+                <w:t xml:space="preserve">GH10 xylanase D from Penicillium funiculosum: biochemical studies and xylooligosaccharide production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Desseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassan Ajandouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201101971⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652638v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative in vitro approach to analyse digestion of wheat polysaccharides and the effect of enzyme supplementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle H Crost</w:t>
+                <w:t xml:space="preserve">Coloured Semi-reflective Thin Films for Biomass-hydrolyzing Enzyme Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114511000134⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (33), pp.3791 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201101971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793298v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH10 xylanase D from Penicillium funiculosum: biochemical studies and xylooligosaccharide production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of calcium on pectin methylesterase behaviour in the presenceof medium methylated pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (4), pp.1657 - 1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793303v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and biochemical characterization of a novel thermoactive fungal pectate lyase from Penicillium occitanis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An integrative in vitro approach to analyse digestion of wheat polysaccharides and the effect of enzyme supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eyrichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle H Crost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.12.014⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114511000134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644474v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification, characterization, and mode of action of a rhamnogalacturonan hydrolase from Irpex lacteus, tolerant to an acetylated substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delavault</w:t>
+                <w:t xml:space="preserve">GH10 xylanase D from Penicillium funiculosum: biochemical studies and xylooligosaccharide production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Desseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassan Ajandouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665404v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characterisation of the rhamnogalacturonan and homogalacturonan fractions of sugar beet (Beta vulgaris) pectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification, characterization, and mode of action of a rhamnogalacturonan hydrolase from Irpex lacteus, tolerant to an acetylated substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Morris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.06.049⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-2310-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666335v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation of high methoxy pectin in the presence of pectin methylesterases and calcium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Physical characterisation of the rhamnogalacturonan and homogalacturonan fractions of sugar beet (Beta vulgaris) pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Harding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 77, pp.876-884. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.1161-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658748v1</w:t>
+                <w:t xml:space="preserve">hal-02666335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green labelled” pectins with gelling and emulsifying properties can be extracted by enzymatic way from unexploited sources</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Endopolygalacturonases reveal molecular features for processivity pattern and tolerance towards acetylated pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.07.010⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1794 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658915v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endopolygalacturonases reveal molecular features for processivity pattern and tolerance towards acetylated pectin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gelation of high methoxy pectin in the presence of pectin methylesterases and calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Slavov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.09.004⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.876-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660618v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a blockwise distribution of acetyl groups onto homogalacturonans from a commercial sugar beet (Beta vulgaris) pectin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Green labelled” pectins with gelling and emulsifying properties can be extracted by enzymatic way from unexploited sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.2468-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655543v1</w:t>
+                <w:t xml:space="preserve">hal-02658915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin acetylesterases from Aspergillus are able to deacetylate homogalacturonan as well as rhamnogalacturonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Clavurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kauppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D.M. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (3), pp.411-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of green labeled pectins and pectic oligosaccharides from plant byproducts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a blockwise distribution of acetyl groups onto homogalacturonans from a commercial sugar beet (Beta vulgaris) pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (9), pp.1903-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf801705a⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02658927v1</w:t>
+                <w:t xml:space="preserve">hal-02655543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of secreted cell wall-modifying enzymes and expression of peroxidase-encoding gene following germination of Orobanche ramosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Extraction of green labeled pectins and pectic oligosaccharides from plant byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calvez</w:t>
+                <w:t xml:space="preserve">Hanna Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Thalouarn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Buchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (19), pp.8926-8935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf801705a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10535-007-0084-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665577v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulase and protease preparations can extract Pectins from various plant byproducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity of secreted cell wall-modifying enzymes and expression of peroxidase-encoding gene following germination of Orobanche ramosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Véronési</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud M. Panouille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">S. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Thalouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0617824⟩</w:t>
+              <w:t xml:space="preserve">Biologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (2), pp.391-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10535-007-0084-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667586v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characteristics of wheat and their relation with apparent metabolisable energy value in broilers with or without non-starch polysaccharide enzyme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Special issue: Enzymes in grain processing - Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Geraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (11), pp.1714-1721. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 86 (11), pp.1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2555⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660444v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of image analysis to the description of enzymatic degradation kinetics for particulate food material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Taralova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Taralova</w:t>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (4), pp.1096-1107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygalactose enzyme production by microbial strains isolated from raw milk and black and green olives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cellulase and protease preparations can extract Pectins from various plant byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W06-024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (23), pp.8926-8935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0617824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667315v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of family 10 and 11 xylanases towards arabinoxylans with varying structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biochemical characteristics of wheat and their relation with apparent metabolisable energy value in broilers with or without non-starch polysaccharide enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Maisonnier-Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Clavurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Daviet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-André Geraert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (11), pp.1618-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2501⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (11), pp.1714-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655629v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue: Enzymes in grain processing - Foreword</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polygalactose enzyme production by microbial strains isolated from raw milk and black and green olives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boulahrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (11), pp.1571. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (7), pp.658-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/W06-024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02653334v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping sugar beet pectin acetylation pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+                <w:t xml:space="preserve">Behaviour of family 10 and 11 xylanases towards arabinoxylans with varying structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Cabrera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+                <w:t xml:space="preserve">Jens Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hellin</w:t>
+                <w:t xml:space="preserve">Ole Sibbesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Goldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (11), pp.1618-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672345v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogalacturonans from lime pectins exhibit homogeneous charge density and molar mass distributions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distribution of pectic epitopes in cell walls of the sugar beet root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 222 (2), pp.355-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-005-1535-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438621v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogalacturomans from lime pectins exhibit homogeneous charge density and molar mass distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Mapping sugar beet pectin acetylation pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 60 (3), pp.307-317</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66, pp.1832-1843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669601v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPINION: Are pectinolytic activities of Orobanche cumana seedlings related to virulence towards sunflower?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogalacturonans from lime pectins exhibit homogeneous charge density and molar mass distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Hellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Thalouarn</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Plant Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612881v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the levels of the different xylanase inhibitors in grain and flour of 20 French wheat cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogalacturomans from lime pectins exhibit homogeneous charge density and molar mass distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (3), pp.307-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679017v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are pectinolytic activities of Orobanche cumana seedlings related to virulence towards sunflower?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">OPINION: Are pectinolytic activities of Orobanche cumana seedlings related to virulence towards sunflower?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Benharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thalouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israel Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (1), pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1560/ETEL-C34X-Y6MG-YT0M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679972v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action pattern of fusarium moniliforme endopolygalacturonase towards pectin fragments : comprehension and prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variation in the levels of the different xylanase inhibitors in grain and flour of 20 French wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gebruers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Delcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Goldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2005.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (3), pp.375-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680584v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of pectic epitopes in cell walls of the sugar beet root</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Are pectinolytic activities of Orobanche cumana seedlings related to virulence towards sunflower?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Véronési</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Benharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Thalouarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-005-1535-3⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1560/ETEL-C34X-Y6MG-YT0M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02676799v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A xylogalacturonan epitope is specifically associated with plant cell detachment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.G. Steele-King</w:t>
+                <w:t xml:space="preserve">Action pattern of fusarium moniliforme endopolygalacturonase towards pectin fragments : comprehension and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Marcus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-003-1147-8⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1749 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2005.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680648v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential role of glycosidase inhibitors in industrial biotechnological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens F. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Kragh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens F. Sorensen</w:t>
+                <w:t xml:space="preserve">O. Sibbesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Goesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1696, pp.275-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbapap.2003.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for studying interaction of the polygalacturonase-inhibiting proteins with pectins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A xylogalacturonan epitope is specifically associated with plant cell detachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William G.T Willats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mccartney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sakamoto</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.G. Steele-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 218, pp.673-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-003-1147-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671515v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode of action of Fusarium moniliforme endopolygalacturonase towards acetylated pectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assignment of acetyl groups to O-2 and/or O-3 of pectic oligogalacturonides using negative electrospray ionization ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cabrera Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38, pp.641-648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0144-8617(02)00332-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02680574v1</w:t>
+                <w:t xml:space="preserve">hal-02673251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of acetyl groups to O-2 and/or O-3 of pectic oligogalacturonides using negative electrospray ionization ion trap mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+                <w:t xml:space="preserve">Mode of action of Fusarium moniliforme endopolygalacturonase towards acetylated pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Cabrera Pino</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Angélique Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.W.M. van Alebek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.J. Voragen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52, pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(02)00332-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673251v1</w:t>
+                <w:t xml:space="preserve">hal-02680574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of ferulic acid from agroindustrial by-products by the cell wall-degrading enzymes produced by Aspergillus niger I-1472</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new approach for studying interaction of the polygalacturonase-inhibiting proteins with pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 31, pp.1000-1005</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1621, pp.280-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679141v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biotechnological process involving filamentous fungi to produce natural crystalline vanillin from maize bran</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterisation of pectin subunits released by an optimised combination of enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 337 (18), pp.1687-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0008-6215(02)00262-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672491v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of pectins with different degrees and patterns of methylation by the endopolygalacturonase of Fusarium moniliforme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A biotechnological process involving filamentous fungi to produce natural crystalline vanillin from maize bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Roepstorff</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102-103, pp.141-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678330v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of two exo-polygalacturonases from Aspergillus niger able to degrade xylogalacturonan and acetylated homogalacturonan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrolysis of pectins with different degrees and patterns of methylation by the endopolygalacturonase of Fusarium moniliforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Körner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roepstorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1596, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-4838(02)00207-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675415v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of pectin subunits released by an optimised combination of enzymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Release of ferulic acid from agroindustrial by-products by the cell wall-degrading enzymes produced by Aspergillus niger I-1472</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31, pp.1000-1005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02674521v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mode of action of endopolygalacturonase from Fusarium moniliforme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Purification and characterisation of two exo-polygalacturonases from Aspergillus niger able to degrade xylogalacturonan and acetylated homogalacturonan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1572 (1), pp.10-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681713v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatographic study of highly methoxylated lime pectins deesterified by different pectin methyl-esterases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extraction, purification and chemical characterisation of xylogalacturonans from pea hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (4), pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(00)00271-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670498v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus niger I-1472 and Pycnoporus cinnabarinus MUCL39533, selected for the biotransformation of ferulic acid to vanillin, are also able to produce cell wall polysaccharide-degrading enzymes and feruloyl esterases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal and enzymatic treatments for the release of free ferulic acid from maize bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elgorriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 28, pp.70-80</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (3), pp.269-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676435v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, purification and chemical characterisation of xylogalacturonans from pea hulls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chromatographic study of highly methoxylated lime pectins deesterified by different pectin methyl-esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 753, pp.157-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02678907v1</w:t>
+                <w:t xml:space="preserve">hal-02670498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and enzymatic treatments for the release of free ferulic acid from maize bran</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Marot</w:t>
+                <w:t xml:space="preserve">Study of the mode of action of endopolygalacturonase from Fusarium moniliforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Körner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elgorriaga</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.J.W.M. van Alebeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.I.E. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1526, pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-4165(01)00141-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677866v1</w:t>
+                <w:t xml:space="preserve">hal-02681713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymic release of cellobiose from sugar beet pulp, and its use to favour vanillin production in Pycnoporus cinnabarinus from vanillic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aspergillus niger I-1472 and Pycnoporus cinnabarinus MUCL39533, selected for the biotransformation of ferulic acid to vanillin, are also able to produce cell wall polysaccharide-degrading enzymes and feruloyl esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 41 (2), pp.143-151</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28, pp.70-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692749v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new process using Aspergillus niger and its enzymes for the production of vanillin and related compounds from agro-industrial by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afinidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (489), pp.357-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective synthesis of galactosyl-derivatives using exo-(1,4)-beta-D-galactanase, galactan, and nonsugar acceptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enzymic release of cellobiose from sugar beet pulp, and its use to favour vanillin production in Pycnoporus cinnabarinus from vanillic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 25, pp.224-229</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (2), pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689045v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced bioconversion of vanillic acid into vanillin by the use of &amp;quot;natural cellobiose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (3), pp.484-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary characterisation of endogenous wheat arabinoxylan-degrading enzymic extracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Regioselective synthesis of galactosyl-derivatives using exo-(1,4)-beta-D-galactanase, galactan, and nonsugar acceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 25, pp.224-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02697079v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic parameters of hydrolysis and transglycosilation catalyzed by an exo-beta-(1,4)-galactanase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preliminary characterisation of endogenous wheat arabinoxylan-degrading enzymic extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcrs.1997.0174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696384v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine chemical structure analysis of oligosaccharides produced by an ulvan-lyase degradation of the water-soluble cell-wall polysaccharides from Ulva sp. (Ulvales, Chlorophyta)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetic parameters of hydrolysis and transglycosilation catalyzed by an exo-beta-(1,4)-galactanase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 304, pp.325-333</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 20, pp.516-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689049v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;arabinoxylanases&amp;quot; du grain de blé : extraction et caractérisation préliminaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fine chemical structure analysis of oligosaccharides produced by an ulvan-lyase degradation of the water-soluble cell-wall polysaccharides from Ulva sp. (Ulvales, Chlorophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 96, pp.23</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 304, pp.325-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693087v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactooligosaccharides production by transfer reaction of an exogalactanase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19, pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;arabinoxylanases&amp;quot; du grain de blé : extraction et caractérisation préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 96, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin Degrading Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pelloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pectin: Technological and Physiological Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.37-60, 2020, 978-3-030-53420-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53421-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of pectin methylesterases in pectic gels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Extraction and functional properties of &amp;quot;green labelled&amp;quot; pectin from plant by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pectins and pectinases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821487v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes for the valorization of fruit and vegetable-based food waste co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk A. Schols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 651 p., 2009, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-391-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and cloning of a rhamnogalacturonase tolerant to an acetylated rhamnogalacturonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pectins and pectinases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and functional properties of &amp;quot;green labelled&amp;quot; pectin from plant by-products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Behavior of pectin methylesterases in pectic gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Slavov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pectins and pectinases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2009, 978-90-8686-108-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-677-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822734v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery and reuse of trimmings and pulps from fruit and vegetable processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud M. Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food processing, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodhead Publishing Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-1-84569-025-0 1-84569-025-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery and reuse of trimmings and pulps from fruits and vegetable processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of waste management and co-product recovery in food porcessing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodhead publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 680 p., 2007, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-025-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation des composés végétaux feruloylés en vanilline par les basidiomycètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chimie verte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2006, 2-7430-0834-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of pectins with different nature, amount and distribution of the substituents by endopolygalacturonase of Fusarium moniliforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Pectin and Pectinase research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 506 p., 2003, 9789048162291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Wiley-VCH Verlag Gmbh, 236 p., 2003, 978-3527302307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enzymes de dégradation des parois végétales : mode d'action et utilisations alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ducroo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzymes en agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 1997, 2-7430-0210-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enzymes, nouveaux outils ? Nouveaux procédés, Nouveaux produits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La main à la pate. Vingt ans de recherches au centre INRA de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1997, 2-7380-0756-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15044,5925 +15178,6050 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based adhesive obtained by extrusion of cellulose and hemicelluloses : Application to wood panel manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUMBIO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale chirality transfer in cholesteric cellulose nanocrystal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBPGO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la laccase fongique et des médiateurs sur les propriétés de la structure de la biomasse lignocellulosique pendant la saccharification.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+                <w:t xml:space="preserve">Keynote lecture: Pectin-protein interactions in plant cell wall assembly and expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Plant Peptides and Receptors Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University, NL, Sep 2024, Wageningen (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850012v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote lecture: Pectin-protein interactions in plant cell wall assembly and expansion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yin Wang</w:t>
+                <w:t xml:space="preserve">Impact de la laccase fongique et des médiateurs sur les propriétés de la structure de la biomasse lignocellulosique pendant la saccharification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Peptides and Receptors Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University, NL, Sep 2024, Wageningen (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">14èmes Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396182v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring chirality transfer in cholesteric cellulose nanocrystal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières SLAMM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Circular Approach for the Valorization of Tomato By-Product in Biodegradable Injected Materials for Horticulture Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Calatraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech, TOULOUSE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TBI, Oct 2024, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym15040820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Joseph-Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAPPI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and microstructure of cellulose nanocrystals – low molecular weight xyloglucan mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUMBIO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Rapid Alkalinisation Factor signaling in the control of cell expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Kyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJPB, INRAE Versailles, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and organized cellulose nanocrystals-xyloglucan mixtures to study enzyme mechanism of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBPGO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290888v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290900v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement rhéologique et cristal liquide de mélanges nanocristaux de cellulose – xyloglucanes à faible poids moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAMM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Biaritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple cell division and elongation during fruit development is associated with marked changes in hemicelluloses composition, structure and related gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New enzymes from hemicellulolytic bacteria to enhance the biomass saccharification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268904v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Native hemicelluloses from fleshy fruits: a source of diverse structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605427v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native hemicelluloses from fleshy fruits: a source of diverse structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">New enzymes from hemicellulolytic bacteria to enhance the biomass saccharification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801257v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608798v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel fine structure in apple hemicelluloses as revealed by enzymatic profiling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structurally colored nanometric thin films composed of plant cell wall polymers for enzymatic activities detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loua Gouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International conference on challenges in chemistry and biology of carbohydrates CARBO-XXVIII 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Dehra Dun, India</w:t>
+              <w:t xml:space="preserve">247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., May 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797097v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally colored nanometric thin films composed of plant cell wall polymers for enzymatic activities detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+                <w:t xml:space="preserve">Evolution des propriétés mécaniques de la paroi au cours de la maturation de la pomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Orsel Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., May 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743068v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des propriétés mécaniques de la paroi au cours de la maturation de la pomme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Novel fine structure in apple hemicelluloses as revealed by enzymatic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
+              <w:t xml:space="preserve">The International conference on challenges in chemistry and biology of carbohydrates CARBO-XXVIII 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Dehra Dun, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209991v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des propriétés mécaniques de la paroi lors de la maturation de la pomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plant and fungal Pectin Methylesterase diffusion in pectin gels : a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837444v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and fungal Pectin Methylesterase diffusion in pectin gels : a multiscale approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diffusion of molecular probes in cell wall mimicking matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mutić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747792v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of molecular probes in cell wall mimicking matrixes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747899v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches in vitro pour appréhender le remodelage enzymatique des pectines au sein des parois végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Slavov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe Français des Glucides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saint-Valery-sur-Somme, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of pectinmethylesterases in pectic gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Slalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food colloids 2008 creating structure, delivering functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Apr 2008, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Enzymes in grain processing - Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Symposium of Enzymes in Grain Processing (ESEGP-4) (http://www.nantes.inra.fr/colloques/esegp4/)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.2495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of molecular modeling to elucidate the action pattern of &amp;quot;Fusarian moniliforme&amp;quot; endopolygalacturonase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggressiveness and pectinolytic activities within population of Orobanche cumana Wallr. a root parasite of sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Benharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">onference: Parasitic Plant Management in Sustaineble Agriculture, Cost Action 849 "Thematic meeting: Genetic diversity of Parasitic PlantsAt: Cordoba, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes biochimiques et moléculaires d'enzymes excrétées par l'orobanche, susceptibles d'être impliquées dans le pouvoir pathogène de ce parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thalouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: Journées du réseau français des ParoisAt: Le Croisic, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;arabinoxylanases&amp;quot; du grain de blé : extraction et caractérisation préliminaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Arabinoxylans-degrading enzymes in wheat grain : extraction and preliminary characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de l'ENSMIC (Ecole Nationale Supérieure de Meunerie et des Industries Céréalières)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834582v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic parameters of an exo-galactanase catalysing transfer reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les &amp;quot;arabinoxylanases&amp;quot; du grain de blé : extraction et caractérisation préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Vigouroux</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">46. Journées de l'ENSMIC (Ecole Nationale Supérieure de Meunerie et des Industries Céréalières)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766499v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylans-degrading enzymes in wheat grain : extraction and preliminary characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetic parameters of an exo-galactanase catalysing transfer reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764547v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which factors determine the fermentation pattern of pea hulls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-engineering of hemicellulases from a xylan PUL for improved deconstruction of plant biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+                <w:t xml:space="preserve">Multi-modal and multi-scale analysis of plant biomass for a better understanding of its degradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Biocatalyse et Biotransformation BIOTRANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747234v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of a hemicellulotytic cocktail for efficient partial conversion of lignocellulolytic biomass at high solid loading</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Co-engineering of hemicellulases from a xylan PUL for improved deconstruction of plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Symposium international Biocatalyse et Biotransformation BIOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929404v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of enzymatic consortia for the structural chemotyping of dicot hemicelluloses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Elucidation of a hemicellulotytic cocktail for efficient partial conversion of lignocellulolytic biomass at high solid loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayani Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Bakarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Bangalore, India. 2014</w:t>
+              <w:t xml:space="preserve">Lignobiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793375v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicellulose fine structure in apple as investigated by enzymatic profilling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Elucidation of enzymatic consortia for the structural chemotyping of dicot hemicelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayani Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLUCIDOC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Landeda, France. 2013</w:t>
+              <w:t xml:space="preserve">27. International Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Bangalore, India. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805167v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicellulose fine structure in apple as investigated by enzymatic profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Hemicellulose fine structure in apple as investigated by enzymatic profilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayani Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 1 p., 2013</w:t>
+              <w:t xml:space="preserve">GLUCIDOC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Landeda, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807720v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of an Arabidopsis pectin methylesterase AtPME3 and a pectin methylesterase inhibitor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemicellulose fine structure in apple as investigated by enzymatic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115331v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative enzymatic approach to apprehend the methylesterification pattern of homogalacturonans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of an Arabidopsis pectin methylesterase AtPME3 and a pectin methylesterase inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie L’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogier Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international symposium polyelectrolytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. 2012</w:t>
+              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441592v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion multi-échelle de pectine méthylestérases dans différents systèmes pectiques. Conséquences biochimiques et structurales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Multiscale diffusion of pectin methylesterases in pectin solutions and gels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AMMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">14. Food colloids conference " Creation and breakdown of structure"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807008v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of bacterial enzymes for the degradation and modification of hemicelluloses of fleshy fruits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An innovative enzymatic approach to apprehend the methylesterification pattern of homogalacturonans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A.K. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Seaweed Polysaccharide Workshop (PSP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 2012</w:t>
+              <w:t xml:space="preserve">9th international symposium polyelectrolytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806005v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally colored multilayered thin films composed of plant cell wall polymers for the detection of xylanase activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Winter</w:t>
+                <w:t xml:space="preserve">Diffusion multi-échelle de pectine méthylestérases dans différents systèmes pectiques. Conséquences biochimiques et structurales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Workshop on Lignocellulosics and Pulp EWLP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Séminaire AMMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808375v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale diffusion of pectin methylesterases in pectin solutions and gels.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Screening of bacterial enzymes for the degradation and modification of hemicelluloses of fleshy fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Food colloids conference " Creation and breakdown of structure"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Copenhague, Denmark. 2012</w:t>
+              <w:t xml:space="preserve">Plant and Seaweed Polysaccharide Workshop (PSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806854v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structurally colored multilayered thin films composed of plant cell wall polymers for the detection of xylanase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schwikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Workshop on Lignocellulosics and Pulp EWLP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 1 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use of Aspergillus niger I-1472 for the release of ferulic acid from maize bran and its direct transformation into natural vanillin by Picnoporus cinnabarinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on new horizons in biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Trivandrum, India. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId610"/>
+      <w:footerReference w:type="default" r:id="rId620"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21109,51 +21368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcb.2025.100136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phyplu.2024.100666" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Plouhinec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kielbasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02153-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01637-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Palmont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Smith Ravin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Marcelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04309257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broyart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Rathgeb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi4720" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01172" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2938491/v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Konschak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lo&#239;c Rudolph" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040820" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mac-B&#233;ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108661" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aim&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118942" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vojvodi&#263; Cebin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kara&#269;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijana Martini&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117932" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-01957-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01854-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Vangs&#248;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph&#8208;aime" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot&#8208;roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4634" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vangs&#248;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N&#248;rskov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bach Knudsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112548" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Privat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Deroubaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2018.1427144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eeckhaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex297" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1218-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip van Immerseel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducatelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rhayat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.05.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ2X5JC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dheilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Guillou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0887-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand Ngolong Ngea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Justin Essia Ngang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.107" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.639534" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lafond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eyrichine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Rouffineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-015-0002-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mutic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikolic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.074" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRB140J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.08.066" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0143-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.03.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646784v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwikal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko T. Winter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0176" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649650v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JSC121123004B" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268438v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weber" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Francois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2013.07.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVGPK2N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400967e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cerclier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomard-Lack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm00058c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delavault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3705-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-814Q36NL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647050v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. K. Williams" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300329r" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461423v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Agoudjil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-11-18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.081" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchaya Onumpai" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kolida" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Rastall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00179-11" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647803v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Desseaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassan Ajandouz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-20" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652638v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101971" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC9LWB31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H Crost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511000134" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793303v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Desseaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Damak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomen Hadj-Taieb" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Bacha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gargouri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.12.014" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665404v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Normand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2310-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D39C8844DF59261F7126546EFF1D09A01C068CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666335v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Morris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harding" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.06.049" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658915v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boiffard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.07.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660618v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.09.004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655543v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PKWRK7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662267v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clavurier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kauppinen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.M. Mikkelsen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.03.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4MBZBT3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658927v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kontkanen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Buchert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801705a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-90PFCJ6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665577v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thalouarn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-007-0084-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00X25MR0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0617824" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NK3BZBV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660444v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maisonnier-Grenier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Clavurier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Geraert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2555" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T26MST33-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539282v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Taralova" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Thibault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.08.046" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667315v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boulahrouf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655629v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daviet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sorensen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Sibbesen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goldson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2501" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E2D1633142A09E1C13F2508BBD853A5567CB2D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653334v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2495" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDPB7CBL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672345v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438621v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hellin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669601v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03612881v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benharrat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1560/ETEL-C34X-Y6MG-YT0M" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Delcour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.11.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95N1C6Q3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679972v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680584v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2005.02.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676799v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillemin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Chevalier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1535-3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQQBQ1KK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680648v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T Willats" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mccartney" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Steele-King" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Marcus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mort" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-003-1147-8" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/255DDC03E527A70656C4D39F81B8F4E594A78405/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681591v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens F. Sorensen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Kragh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sibbesen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goesaert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.09.016" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLS4NS76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671515v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakamoto" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680574v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Le Goff" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.W.M. van Alebek" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.J. Voragen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(02)00332-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46L2S81G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673251v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera Pino" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679141v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672491v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678330v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;rner" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roepstorff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(02)00207-8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675415v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674521v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dolo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6215(02)00262-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0W713DC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681713v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.W.M. van Alebeek" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.I.E. Christensen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4165(01)00141-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N143W7J2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670498v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676435v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678907v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(00)00271-X" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMNC5VF1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677866v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elgorriaga" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692749v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grange" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683938v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689045v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683995v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697079v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.1997.0174" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N6HH5W6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696384v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689049v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693087v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mesguen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987839v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9_3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821487v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-677-9" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820541v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284141.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822966v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822734v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820366v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/17364.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195491v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284140.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817311v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829185v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826615v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843023v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducroo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839916v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385710v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gemin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281458v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396182v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Afonso" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281444v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987744v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396044v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290884v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793255v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268904v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Helbert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801257v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quemener" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608798v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797097v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743068v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loua Gouider" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209991v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800621v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837444v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747792v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747899v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muti&#263;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nikolic" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820773v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Williams" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758065v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slalov" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812651v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762587v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613692v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Philippe" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613637v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834582v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766499v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Vigouroux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764547v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767989v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929404v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bakarat" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793375v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805167v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807720v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115331v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807008v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steenkeste" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806005v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808375v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schwikal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winter" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806854v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828399v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625810v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcb.2025.100136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phyplu.2024.100666" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Plouhinec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kielbasa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02153-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01637-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Palmont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Smith Ravin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Marcelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Konschak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lo&#239;c Rudolph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01172" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04309257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Haas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broyart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Rathgeb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi4720" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2938491/v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mac-B&#233;ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108661" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vojvodi&#263; Cebin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kara&#269;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijana Martini&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117932" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-01957-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01854-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vangs&#248;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N&#248;rskov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bach Knudsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112548" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Vangs&#248;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph&#8208;aime" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot&#8208;roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10806" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4634" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Privat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Deroubaix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2018.1427144" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eeckhaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex297" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1218-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip van Immerseel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducatelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rhayat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.05.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ2X5JC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dheilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Guillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0887-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand Ngolong Ngea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Justin Essia Ngang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.107" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rosiau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.639534" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lafond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eyrichine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Rouffineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-015-0002-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mutic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikolic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.074" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRB140J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.08.066" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0143-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.03.017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643909v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm00058c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268438v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Francois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2013.07.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVGPK2N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646784v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwikal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko T. Winter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0176" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JSC121123004B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648163v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400967e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cerclier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomard-Lack" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. K. Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300329r" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461423v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Agoudjil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-11-18" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delavault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3705-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-814Q36NL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Damak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomen Hadj-Taieb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Bacha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gargouri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.12.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650904v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchaya Onumpai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kolida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Rastall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00179-11" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647803v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Desseaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassan Ajandouz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652638v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101971" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC9LWB31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.081" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793298v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H Crost" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511000134" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793303v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Desseaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665404v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Normand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2310-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D39C8844DF59261F7126546EFF1D09A01C068CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666335v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Morris" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harding" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.06.049" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.09.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658748v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658915v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boiffard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.07.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662267v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clavurier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kauppinen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.M. Mikkelsen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.03.014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4MBZBT3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655543v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.03.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PKWRK7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kontkanen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Buchert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801705a" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-90PFCJ6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665577v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thalouarn" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-007-0084-y" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00X25MR0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653334v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2495" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDPB7CBL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539282v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Taralova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Thibault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.08.046" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667586v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0617824" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NK3BZBV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660444v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maisonnier-Grenier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Clavurier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Geraert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2555" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T26MST33-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667315v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boulahrouf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-024" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655629v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daviet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sorensen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Sibbesen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goldson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2501" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E2D1633142A09E1C13F2508BBD853A5567CB2D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillemin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Chevalier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1535-3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQQBQ1KK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672345v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438621v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hellin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669601v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03612881v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benharrat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1560/ETEL-C34X-Y6MG-YT0M" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679017v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Delcour" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.11.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95N1C6Q3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679972v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680584v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2005.02.008" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681591v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens F. Sorensen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Kragh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sibbesen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goesaert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.09.016" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLS4NS76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680648v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T Willats" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mccartney" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Steele-King" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Marcus" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mort" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-003-1147-8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/255DDC03E527A70656C4D39F81B8F4E594A78405/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673251v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabrera Pino" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680574v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Le Goff" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.W.M. van Alebek" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.J. Voragen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(02)00332-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46L2S81G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671515v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakamoto" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674521v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dolo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6215(02)00262-8" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0W713DC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672491v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678330v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;rner" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roepstorff" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(02)00207-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679141v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675415v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678907v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(00)00271-X" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMNC5VF1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677866v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elgorriaga" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670498v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681713v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.W.M. van Alebeek" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.I.E. Christensen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4165(01)00141-6" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N143W7J2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676435v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683938v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692749v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grange" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683995v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689045v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697079v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.1997.0174" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N6HH5W6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696384v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689049v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695526v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693087v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mesguen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987839v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9_3" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822734v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820541v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284141.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822966v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821487v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-677-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820366v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/17364.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195491v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284140.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817311v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829185v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826615v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843023v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducroo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839916v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385710v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gemin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281458v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396182v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Afonso" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281444v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987744v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281577v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396044v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290884v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793255v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608798v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801257v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quemener" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268904v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Helbert" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743068v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loua Gouider" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209991v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797097v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800621v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747792v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747899v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muti&#263;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nikolic" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837444v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820773v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Williams" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758065v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slalov" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812651v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762587v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613692v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Philippe" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613637v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764547v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834582v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766499v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Vigouroux" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767989v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630861v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Morel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929404v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bakarat" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793375v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805167v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807720v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115331v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806854v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807008v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steenkeste" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806005v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808375v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schwikal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828399v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>