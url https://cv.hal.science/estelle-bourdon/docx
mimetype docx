--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -745,399 +745,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vertébrés des phosphates crétacés-paléogènes (72,1-47,8 Ma) du Maroc</w:t>
+                <w:t xml:space="preserve">Three years of Xper3 assessment: towards sharing semantic taxonomic content of identification keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+                <w:t xml:space="preserve">Amélie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">Sylvain Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Noubhani</w:t>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Cappetta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.e20382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953881v1</w:t>
+                <w:t xml:space="preserve">hal-02557322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desktop or remote knowledge base management systems for taxonomic data and identification keys: Xper2 and Xper3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Vertébrés des phosphates crétacés-paléogènes (72,1-47,8 Ma) du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouquin</w:t>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Kerner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paléontologie des vertébrés du Maroc : état des connaissances, t.180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557327v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three years of Xper3 assessment: towards sharing semantic taxonomic content of identification keys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Desktop or remote knowledge base management systems for taxonomic data and identification keys: Xper2 and Xper3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bourdon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.e20382. </w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.e19911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.19911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557322v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gastornis (Aves, Gastornithidae) from the Late Paleocene of Louvois (Marne, France)</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,77 +1833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mammifères des carrières de Grand Daoui, bassin des Ouled Abdoun, Maroc, Ypresian: un premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mourer-Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03505464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Buscalioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Legendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zouhri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gingerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.10.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian De Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31022-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.19911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02333290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-015-0097-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00083.2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Scofield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J.D. Tennyson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Lamrous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02106.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Castanet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scofield" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tennyson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sudre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03505464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Buscalioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Legendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zouhri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gingerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.10.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian De Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31022-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.19911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02333290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-015-0097-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00083.2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Scofield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J.D. Tennyson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Lamrous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02106.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Castanet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scofield" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tennyson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sudre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>