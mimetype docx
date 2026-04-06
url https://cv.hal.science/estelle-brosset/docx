--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -169,5589 +169,10899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Produits chimiques, Reach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule Jurisclasseurs Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2022-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 50 (pp. 627-641)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wfc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d’achats anticipés de vaccins contre la Covid-19 : quelle transparence en droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.611-620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.7204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies 2020 : encore une année de « teasing »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol.46, pp. 597-604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2021-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 48, pp. 645-659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfin ! Le règlement Aarhus est révisé : un nouveau pas l’accès à la justice en matière environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les « petites » histoires du droit de l'Union de la bioéthique : le cas de l'édition génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 656, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.171-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.6199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part du droit international et européen dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, HS, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03945578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique - Vaccins et vaccination contre la COVID-19 : le droit de l'Union où on ne l'attend pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins de santé : patients, professionnels de santé et produits de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Europe Traité [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°3, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark L. Flear, Governing Public Health, EU Law, Regulation and Biopolitics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 04, pp.I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03490573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impuissance des organisations supranationales à l'origine de la défiance en matière de santé ? Le cas de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, HS, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins de santé : principes généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Europe Traité [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OGM et mutagénèse. L’arrêt du Conseil d’Etat comme vrai-faux épilogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 45, pp. 569-576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du vivant : l’embryon à nouveau devant la CJUE : À propos de l’arrêt du 19 décembre 2019 l’Un de nous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 94 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandémie du Covid-19 : quelles « révélations » sur le droit de l'Union européenne de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 05, pp.1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02975985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Public Health Emergencies Enter the List of Disasters Under EU Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Papers. Carnets européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l'Union européenne des pandémies à l'épreuve de la crise de la Covid-19 : entre confinement et déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 03, pp.493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02969690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 44, pp. 595-606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People's climate case : beaucoup de bruit pour rien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que dit le droit de l'Union dans le domaine de la bioéthique (et inversement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le glyphosate devant la Cour : quels enseignements sur le droit d'accès aux documents et à la justice dans le domaine de l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, pp.629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ce que dit le droit de l'Union dans le domaine de la bioéthique (et inversement)</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles techniques d’édition du génome donnent-elles naissance à des OGM couverts par la directive 2001/18 : la Cour de justice de l’Union dit deux fois oui !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, p. 197-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès au juge dans le domaine de l’environnement : le hiatus du droit de l’Union Européenne, (collab. E. Brosset), RDLF, chron. n°07, http://www.revuedlf.com/droit-ue/lacces-au-juge-dans-le-domaine-de-lenvironnement-le-hiatus-du-droit-de-lunion-europeenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès au juge dans le domaine de l'environnement : le hiatus du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sojas génétiquement modifiés à la notion de « droit de l'environnement » en passant par le règlement Aarhus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Énergie − Environnement − Infrastructures, LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, comm. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ACCÈS AU JUGE DANS LE DOMAINE DE L'ENVIRONNEMENT : LE HIATUS DU DROIT DE L'UNION EUROPÉENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l’exemption de la directive 2001/18 relative à la mutagenèse : Interpréter n’est jamais simple !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du vivant : Quel statut juridique pour les nouvelles techniques génétiques ? Revue des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 2, p. 256 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinguishing between law and science in terms of causation and the hepatitis vaccine before the Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Common Market Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (Issue 6), pp.1899-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54648/COLA2018149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque le droit de l’Union définit : l’exemple des perturbateurs endocriniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.647-664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaccin contre l'hépatite B : l'autonomie de la preuve juridique en l'absence de consensus scientifique devant la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, https://lext.so/RDC114t7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.263-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 42, pp. 293-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'épreuve de la e-santé : quelle connexion du droit de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du droit français au droit de l’Union européenne en matière de mise en culture d’OGM : regard depuis le principe de précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots du droit des biotechnologies : Quelques observations sur le débat en droit de l’Union européenne à propos des nouvelles techniques génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies : La Cour de justice de l’Union européenne et la notion d’embryon humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences et Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 5, pp. 216-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge de l'Union et le principe de précaution : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'affaire Inuit Tapiriit Kanatami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 624, pp.30</w:t>
+              <w:t xml:space="preserve">, 2015, 586, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">People's climate case : beaucoup de bruit pour rien ?</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et sécurité des soins devant le juge de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible droit de l'Union européenne... en matière d'OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2/3, pp.651-681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l’affaire Inuit Tapiriit Kanatami : bien-être animal et conditions de recevabilité de recours en annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt de considérer le droit de l'Union européenne de la santé, droit &amp;quot;miroir&amp;quot; ou droit &amp;quot;laboratoire&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctrine, Les petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 239, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2014 - 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 3, pp. 479-492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 1 et 2, pp. 84-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit européen de la protection sanitaire et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule Lamy Droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, étude 111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 39, pp. 297-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité Euratom et protection de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule Lamy Droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, étude 115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonisation des politiques de santé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule Lamy Droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, étude 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies : Le juge de l’Union et « ses » OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences et Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 4, pp. 205-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Law of the European Union on Nanotechnologies : Comments on a Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of European, Comparative &amp; International Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension « EU Competition and Internal Market Law in the Health Care Sector » (L. Hancher et W. Sauter, Oxford University Press, 2012, 355 p.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - HANCHER (L.), SAUTER (W.). - EU Competition and Internal Market Law in the Healthcare Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.692-IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « coordonnées » de l'influence du droit de l'Union européenne en matière de soins de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.1050</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catastrophes sanitaires et le droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.307-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanotechnologies et droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189, pp.non données</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Organisations non gouvernementales et la protection de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les Notices, Droit et politiques de l’environnement, La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp. 121-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte de l'environnement, le droit communautaire et le législateur devant le Conseil constitutionel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.1181-1215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau règlement communautaire sur les substances chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.5-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international et produits chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Environnement [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4050, non précisées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciations nationales et harmonisation communautaire : le cas des OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciations nationales et harmonisation communautaire: le cas des OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciations nationales et harmonisation communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de constitutionnalité entre décentralisation et communautarisation – Quel contrôle des lois venant d'en haut et d'en bas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.1355 et svt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de constitutionnalité entre décentralisation et communautarisation. Quel contrôle des lois venant d'en haut et d'en bas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.1355-1375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l’ouvrage, L’intégration européenne au XXI siècle, en hommage à J. Bourrinet (La Documentation française, 2004, 368 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 488, pp.346-347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 488, pp.346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prior Authorisation Procedure Adopted for the Deliberate Release into the Environment of Genetically Modified Organisms: the Complexities of Balancing Community and National Competences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (5), pp.555-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0386.2004.00231.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à l’information environnementale et règles d’étiquetage des denrées alimentaires produites à partir d’organismes génétiquement modifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l’environnement,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 111, pp.152-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...1446 lines deleted...]
-                <w:t xml:space="preserve">halshs-02202382v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations à propos de la définition des organismes génétiquement modifiés en droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Confluence des droits_La revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Brasilia et IRL CNRS Sao Paolo, Brésil, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Partage du fardeau et transition juste : état des lieux des formules de la répartition en droit de l’Union européenne du climat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire itinérant du GIS Eurolab Quel contrat social pour l’Union européenne ? réflexions sur la répartition des charges et des avantages dans l’Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clartés et obscurités des actes de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité modificatif sur l'Union européenne : vers une déconstitutionnalisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Apr 2008, Grenoble, France. pp.107-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d'accéder à l'information environnementale devant &amp;quot;les&amp;quot; juges - Retour sur la fonction juridictionnelle face aux normes juridiques indéterminées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juges et protection de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours juridictionnel : la Cour et les rapports entre ordres juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit, les institutions et les politiques de l'Union européenne face à l'impératif de cohérence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effectivité du protocole de Carthagène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international sur le droit international de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brasilia et Salavor, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation entre la normalisation européenne et la normalisation internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de l'environnement : Environnement et santé : les enjeux de la normalisation internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...89 lines deleted...]
-                <w:t xml:space="preserve">« Le droit de l’Union européenne des OGM à l’épreuve de la mutagénèse »</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de droit de l'Union européenne de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, pp.416, 2024, 9782802772484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice, responsabilité et contrôle de la décision publique. Leçons de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Milanovic</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...75 lines deleted...]
-                <w:t xml:space="preserve">The Paris Agreement, EU Climate Law and the Energy Union</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DICE Editions, 18, 2023, Confluence des droits, Marthe Stefanini; Sandrine Maljean-Dubois, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.12353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04330861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité et droit de l’Union européenne : un principe à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostane Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...147 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DICE Éditions, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.2737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé connectée et &amp;quot;son&amp;quot; droit : approches de droit européen et de droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gambardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...289 lines deleted...]
-                <w:t xml:space="preserve">Rostane Mehdi</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782731410693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences et droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...727 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-00019775v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 292 p., 2017, 978-2-84934-272-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international et européen du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 978-2-11-007896-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et environnement : les enjeux de la normalisation internationale (co-dir. Eve Truilhé-Marengo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentation française, pp.336, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Justice, responsabilité et contrôle de la décision publique. Leçons de la crise sanitaire</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des affaires Carvahlo et Sabo : expertiser le contentieux « climat » devant la Cour de justice de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Confluence des droits. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 341-355, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12zc4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Commentaire de l’article 35 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire article par article de la Charte des droits fondamentaux de l'Union européenne, VAN DROOGHENBROECK S., PICOD F., RIZCALLAH C. (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3e éd., Bruylant, pp. 953-978., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit de l’Union européenne des OGM à l’épreuve de la mutagénèse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Renoux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Milanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vingt ans du règlement sur la législation et la sécurité alimentaire dans l’Union européenne : bilan et perspectives, DE GROVE-VALDEYRON N. FRIANT-PERROT M. (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.75-96, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de bien-être humain et le droit de l'Union européenne de l'environnement : brèves observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être et normes environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et martin, 2022, 978-2-84934-607-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces du principe de solidarité en droit de l’Union européenne de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brosset E., Mehdi R., Rubio N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solidarité et droit de l’Union européenne : un principe à l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, DICE Éditions, pp.99-110, 2022, 979-10-97578-14-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du procès environnemental en droit de l'Union européenne : cheminer puis plonger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Hautereau-Boutonnet, Eve Truilhé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le procès environnemental, du procès sur l'environnement au procès pour l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2021, 978-2-247-20411-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le climat : climax des rapports entre droit international et droit de l’Union européenne en matière d’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.425-440, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit judiciaire de l'Europe de la santé : quelques observations sur les reliefs et les creux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les récits judiciaires de l'Europe, dynamiques et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.119-141, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'Union et le numérique en matière de santé : mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie de Grove-Valdeyron, Isabelle Poirot-Mazères. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télémédecine et intelligence artificielle en santé : quels enjeux pour l'Union européenne et les États membres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso éditions, 2020, 978-2-36170-210-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les People's Climate Case&amp;quot; c. Union européenne (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Truilhe</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes affaires climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, DICE Éditions, pp.193-206, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.10943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 29- Santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Iliopoulou- Pénot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directive 2004/338 relative au droit de séjour des citoyens de l'Union européenne et des membres de leur famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.443-457, 2020, 978-2-8027-6537-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les People climate case c/ Union européenne (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...69 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Confluence des droits. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes affaires climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.10943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Paris Agreement, EU Climate Law and the Energy Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gambardella</w:t>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on EU Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02920660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les People’s Climate Case c. Union européenne » (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylène Nicolas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Confluence des droits. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes Affaires Climatiques, C. Cournil (Dir.), éd. DICE, Confluences des droits, 2020 (disponible ici : https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages), pp. 193-205.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international face à la bioéthique : vues depuis le droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Le Floch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2019, 978-2-233-00910-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes du « mieux légiférer » dans les domaines de l’environnement et de la santé : quel bilan ? quelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. Rubio (Dir.), La fabrication du droit de l’Union européenne dans le contexte du mieux légiférer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-173, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU law and policy on new health technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.197- 221, 2017, 978 1 78536 471 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05366191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé connectée et le droit de l'Union européenne : nul part et partout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. Brosset, S. Gambardella, G. Nicolas (Dir.), La santé connectée et « son » droit, approches de droit européen et de droit français, PUAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anticipation par les institutions de l’Union des crises sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Foucher et F. Rousseau (Dir.), Les réactions du droit aux crises sanitaires, L’Harmattan, 2016, pp. 113-136.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes âgées et le droit de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vieillissement et droit, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le droit de l’Union est-il le nom ? À propos du droit de l’Union entendu comme le droit commun des Etats membres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostane Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité des rapports entre ordres juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp. 669-695, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organismes génétiquement modifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Environnement et Développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la santé et les libertés de circulation dans l'Union européenne ou la modernité d'un classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cadeau, Eric Mondielli, François Vialla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Michel Bélanger. Modernité du droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH édition, pp.135-153, 2015, 978-2-84874-590-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la sécurité des soins est-il un droit du patient européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de législation comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits du patient européen au lendemain de la transposition de la directive mobilité des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-99, 2015, 978-2-36517-042-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification aux entraves aux libertés pour des raisons de protection de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Brosset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit européen et protection de la santé. Bilan et perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.101-115, 2015, 978-2-8027-4885-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif : Droit(s) européen(s) et protection de la santé : mettre en ordre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brosset (E.) (Dir.), Droit européen et protection de la santé, Bruylant, 2015, pp. 1-28.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la sécurité des soins est-il un droit du patient européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits du patient européen. Au lendemain de la transposition de la directive mobilité des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp.79-99, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/slc.laude.2015.01.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves observations à propos du droit international et européen des organismes génétiquement modifiés du point de vue du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Protection and Sustainable Development from Rio to Rio+20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Nijhoff, pp.378-394, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004282919_022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes juridiques et bioéthique : le droit européen est-il une dynamique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-F. Chevallier-Le Guyader. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et société : les normes en question. Question vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acte Sud, pp.119-135, 2014, 978-2-3300-3097-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protectionnisme et le motif de protection de la santé en droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Barbou des Places. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protectionnisme et droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, à paraître, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872162v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement en matière de santé et le droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laude (A.) (Dir.), Consentement et droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts du droit international des nanotechnologies : Observation météorologique d'un brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacour (S.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des nanotechnologies aux technologies émergentes : la régulation juridique en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp. 235-267, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’Union européenne relatif aux OGM : observations sur la réforme et la résistance du (au) droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mahieu, K. Merten-Lentz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécurité alimentaire. Nouveaux enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.29-67, 2013, 978-2-8027-4099-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations autour de la réforme et de la résistance du (au) droit des organismes génétiquement modifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mahieu et K. Merten-Lentz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécurité alimentaire, nouveaux enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 29-67, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'Union européenne des OGM : entre harmonisation et renationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brosset (E.) (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les études hospitalières, pp. 41-75, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves observations sur un secret de Polichinelle : l'influence du droit européen sur le droit médical à travers l'exemple du secret médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leca (A.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le secret médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes hospitalières, pp. 51-66, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expert, l'expertise et le juge de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Truilhé-Marengo (E.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation juge-expert dans les contentieux sanitaires et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp. 247-280, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, religion et laïcité en droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leca (A.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé, religion et laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les études hospitalières, pp. 11-41, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des importations de marchandises et l’impératif de sécurité et de sûreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-Ch. Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion des frontières extérieures de l'Union européenne. Défis et perspectives en matière de sécurité et de sûretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.41-76, 2011, 978-2-233-00628-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la vie et le droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Negri (S.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Life and Death: Regulating Advance Directives. National and International Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martinus Nijhoff Publishers, pp. 87-106, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00091031v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Edjaharian-Kanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de Lisbonne : reconfiguration ou déconstitutionnalisation de l'Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.V-VII, 2009, 978-2-8027-2709-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clartés et obscurités des actes de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de Lisbonne : reconfiguration ou déconstitutionnalisation de l'Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.107-138, 2009, 978-2-8027-2709-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique international en matière de produits alimentaires génétiquement modifiés : entre pénurie et sur-alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mahiou A., Snyder F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martinus Nijhoff, pp.265-321, 2006, 90-04-14543-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce international des produits biotechnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société internationale et les enjeux bioéthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.165-202, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce international des produits biotechnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société internationale et les enjeux bioéthiques (Maljean-Dubois dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.165-202, 2006, Treizièmes rencontres internationales d'Aix-en-Provence, colloque des 3 et 4 décembre 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : Normes techniques et normes juridiques en droit international et L'articulation entre la normalisation européenne et internationale, une relation « donneur-receveur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentation française. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et environnement : les enjeux de la normalisation internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes techniques et normes juridiques en droit international : les mots et les choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brosset E., Truilhé-Marengo E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et environnement : les enjeux de la normalisation internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.13-42, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité européenne de sécurité des aliments et la dissémination d’OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Couzinet F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création de l’Autorité européenne de sécurité des aliments : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Toulouse, pp.101-149, 2005, 978-2-915699-12-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité pour les collectivités territoriales françaises d’exercer un pouvoir législatif à l’épreuve de la révision constitutionnelle sur l’organisation décentralisée de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 60, pp. 695-739., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevetabilité du vivant, biodiversité et droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maljean-Dubois S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’outil économique en droit international de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.325-347, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protocole biosécurité, le droit communautaire et le droit de l’OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourrinet J., Maljean-Dubois S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régulation du commerce international des OGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.121-146, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution : les risques de la systématisation économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maljean-Dubois S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’outil économique en droit international de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.53-69, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titre IV - Chapitre unique : les OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de la recherche commenté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.476-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-00872135v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traité de Lisbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Edjaharian-Kanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité modificatif sur l'Union européenne : vers une déconstitutionnalisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Grenoble, France. Bruylant, pp.VII-352, 2009, 978-2-8027-2709-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnologies et droit communautaire : le génie génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Aix-Marseille III, 2003. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05554285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5898,51 +11208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593871v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969690v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilh&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilhe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zc4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostane Mehdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872162v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.12353" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sante-connectee-son-droit-approches-droit-europeen-droit-francais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546777v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559815v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wfc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilh&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilhe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/COLA2018149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0386.2004.00231.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330861v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.12353" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostane Mehdi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.2737" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sante-connectee-son-droit-approches-droit-europeen-droit-francais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zc4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10943" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560009v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/slc.laude.2015.01.0079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282919_022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872162v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871979v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559585v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560046v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05554285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>