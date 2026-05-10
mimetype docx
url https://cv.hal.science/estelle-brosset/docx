--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -100,4959 +100,4959 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Produits chimiques, Reach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule Jurisclasseurs Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Première approche de l’approche One Health en droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2022-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 50 (pp. 627-641)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Droit des biotechnologies (2022-2024)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wfc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d’achats anticipés de vaccins contre la Covid-19 : quelle transparence en droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.611-620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies 2020 : encore une année de « teasing »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 50 (pp. 627-641)</w:t>
+              <w:t xml:space="preserve">, 2023, Vol.46, pp. 597-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vanuxem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19, pp.283-292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13wfc⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16, pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.7204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat d’achats anticipés de vaccins contre la Covid-19 : quelle transparence en droit de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2021-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 48, pp. 645-659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.171-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.6199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part du droit international et européen dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03945578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfin ! Le règlement Aarhus est révisé : un nouveau pas l’accès à la justice en matière environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « petites » histoires du droit de l'Union de la bioéthique : le cas de l'édition génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 656, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03593871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique - Vaccins et vaccination contre la COVID-19 : le droit de l'Union où on ne l'attend pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins de santé : patients, professionnels de santé et produits de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Europe Traité [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°3, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L. Flear, Governing Public Health, EU Law, Regulation and Biopolitics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.I</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impuissance des organisations supranationales à l'origine de la défiance en matière de santé ? Le cas de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, HS, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins de santé : principes généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Europe Traité [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 45, pp. 569-576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du vivant : l’embryon à nouveau devant la CJUE : À propos de l’arrêt du 19 décembre 2019 l’Un de nous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 94 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OGM et mutagénèse. L’arrêt du Conseil d’Etat comme vrai-faux épilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie du Covid-19 : quelles « révélations » sur le droit de l'Union européenne de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.1001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02975985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Public Health Emergencies Enter the List of Disasters Under EU Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Papers. Carnets européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'Union européenne des pandémies à l'épreuve de la crise de la Covid-19 : entre confinement et déconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 44, pp. 595-606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People's climate case : beaucoup de bruit pour rien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que dit le droit de l'Union dans le domaine de la bioéthique (et inversement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le glyphosate devant la Cour : quels enseignements sur le droit d'accès aux documents et à la justice dans le domaine de l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles techniques d’édition du génome donnent-elles naissance à des OGM couverts par la directive 2001/18 : la Cour de justice de l’Union dit deux fois oui !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, p. 197-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès au juge dans le domaine de l’environnement : le hiatus du droit de l’Union Européenne, (collab. E. Brosset), RDLF, chron. n°07, http://www.revuedlf.com/droit-ue/lacces-au-juge-dans-le-domaine-de-lenvironnement-le-hiatus-du-droit-de-lunion-europeenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès au juge dans le domaine de l'environnement : le hiatus du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sojas génétiquement modifiés à la notion de « droit de l'environnement » en passant par le règlement Aarhus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Énergie − Environnement − Infrastructures, LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, comm. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ACCÈS AU JUGE DANS LE DOMAINE DE L'ENVIRONNEMENT : LE HIATUS DU DROIT DE L'UNION EUROPÉENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinguishing between law and science in terms of causation and the hepatitis vaccine before the Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Common Market Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (Issue 6), pp.1899-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54648/COLA2018149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l’exemption de la directive 2001/18 relative à la mutagenèse : Interpréter n’est jamais simple !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du vivant : Quel statut juridique pour les nouvelles techniques génétiques ? Revue des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 2, p. 256 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque le droit de l’Union définit : l’exemple des perturbateurs endocriniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.611-620</w:t>
+              <w:t xml:space="preserve">, 2017, 4, pp.647-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaccin contre l'hépatite B : l'autonomie de la preuve juridique en l'absence de consensus scientifique devant la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, https://lext.so/RDC114t7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.263-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 42, pp. 293-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'épreuve de la e-santé : quelle connexion du droit de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du droit français au droit de l’Union européenne en matière de mise en culture d’OGM : regard depuis le principe de précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots du droit des biotechnologies : Quelques observations sur le débat en droit de l’Union européenne à propos des nouvelles techniques génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16, pp.157-173. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des biotechnologies 2020 : encore une année de « teasing »</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies : La Cour de justice de l’Union européenne et la notion d’embryon humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences et Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 5, pp. 216-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge de l'Union et le principe de précaution : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'affaire Inuit Tapiriit Kanatami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 586, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et sécurité des soins devant le juge de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible droit de l'Union européenne... en matière d'OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2/3, pp.651-681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l’affaire Inuit Tapiriit Kanatami : bien-être animal et conditions de recevabilité de recours en annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt de considérer le droit de l'Union européenne de la santé, droit &amp;quot;miroir&amp;quot; ou droit &amp;quot;laboratoire&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctrine, Les petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 239, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2014 - 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol.46, pp. 597-604</w:t>
+              <w:t xml:space="preserve">, 2015, n° 3, pp. 479-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des biotechnologies (2021-2022)</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 1 et 2, pp. 84-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit européen de la protection sanitaire et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule Lamy Droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, étude 111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 48, pp. 645-659</w:t>
+              <w:t xml:space="preserve">, 2014, Vol. 39, pp. 297-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité Euratom et protection de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule Lamy Droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, étude 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 656, pp.158</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonisation des politiques de santé de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule Lamy Droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, étude 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biotechnologies : Le juge de l’Union et « ses » OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences et Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 4, pp. 205-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La part du droit international et européen dans le domaine de la santé</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension « EU Competition and Internal Market Law in the Health Care Sector » (L. Hancher et W. Sauter, Oxford University Press, 2012, 355 p.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Law of the European Union on Nanotechnologies : Comments on a Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of European, Comparative &amp; International Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - HANCHER (L.), SAUTER (W.). - EU Competition and Internal Market Law in the Healthcare Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.692-IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « coordonnées » de l'influence du droit de l'Union européenne en matière de soins de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, HS, pp.15</w:t>
+              <w:t xml:space="preserve">, 2013, 06, pp.1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.5-9</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catastrophes sanitaires et le droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.307-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°3, 70 p</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanotechnologies et droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189, pp.non données</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 04, pp.I</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Organisations non gouvernementales et la protection de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les Notices, Droit et politiques de l’environnement, La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp. 121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'impuissance des organisations supranationales à l'origine de la défiance en matière de santé ? Le cas de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte de l'environnement, le droit communautaire et le législateur devant le Conseil constitutionel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.1181-1215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau règlement communautaire sur les substances chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.5-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international et produits chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Environnement [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4050, non précisées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciations nationales et harmonisation communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, HS, pp.27</w:t>
+              <w:t xml:space="preserve">, 2006, 02, pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciations nationales et harmonisation communautaire : le cas des OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciations nationales et harmonisation communautaire: le cas des OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...3541 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00110288v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02236571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de constitutionnalité entre décentralisation et communautarisation – Quel contrôle des lois venant d'en haut et d'en bas ?</w:t>
               </w:r>
@@ -5571,51 +5571,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5687,435 +5687,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La définition des Organismes génétiquement modifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definitions and regulatory concepts in Biolaw, I-BioLex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Partage du fardeau et transition juste : état des lieux des formules de la répartition en droit de l’Union européenne du climat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire itinérant du GIS Eurolab Quel contrat social pour l’Union européenne ? réflexions sur la répartition des charges et des avantages dans l’Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elements of fragmentation and defragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-Biolex, 2nd Project Meeting and 1st SAG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clartés et obscurités des actes de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité modificatif sur l'Union européenne : vers une déconstitutionnalisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Apr 2008, Grenoble, France. pp.107-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d'accéder à l'information environnementale devant &amp;quot;les&amp;quot; juges - Retour sur la fonction juridictionnelle face aux normes juridiques indéterminées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juges et protection de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours juridictionnel : la Cour et les rapports entre ordres juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit, les institutions et les politiques de l'Union européenne face à l'impératif de cohérence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effectivité du protocole de Carthagène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international sur le droit international de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brasilia et Salavor, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation entre la normalisation européenne et la normalisation internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de l'environnement : Environnement et santé : les enjeux de la normalisation internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6125,620 +6276,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de droit de l'Union européenne de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, pp.416, 2024, 9782802772484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice, responsabilité et contrôle de la décision publique. Leçons de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Truilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DICE Editions, 18, 2023, Confluence des droits, Marthe Stefanini; Sandrine Maljean-Dubois, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.12353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.dice.12353⟩</w:t>
+                <w:t xml:space="preserve">halshs-04330861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité et droit de l’Union européenne : un principe à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostane Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DICE Éditions, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.2737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé connectée et &amp;quot;son&amp;quot; droit : approches de droit européen et de droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gambardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rostane Mehdi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782731410693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gambardella</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02130736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences et droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylène Nicolas</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782731410693</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 292 p., 2017, 978-2-84934-272-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 292 p., 2017, 978-2-84934-272-5</w:t>
+                <w:t xml:space="preserve">halshs-01546777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international et européen du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 978-2-11-007896-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009, 978-2-11-007896-4</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et environnement : les enjeux de la normalisation internationale (co-dir. Eve Truilhé-Marengo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentation française, pp.336, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6748,3958 +6899,3958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des affaires Carvahlo et Sabo : expertiser le contentieux « climat » devant la Cour de justice de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confluence des droits. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 341-355, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12zc4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Commentaire de l’article 35 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire article par article de la Charte des droits fondamentaux de l'Union européenne, VAN DROOGHENBROECK S., PICOD F., RIZCALLAH C. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3e éd., Bruylant, pp. 953-978., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le droit de l’Union européenne des OGM à l’épreuve de la mutagénèse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Milanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vingt ans du règlement sur la législation et la sécurité alimentaire dans l’Union européenne : bilan et perspectives, DE GROVE-VALDEYRON N. FRIANT-PERROT M. (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.75-96, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de bien-être humain et le droit de l'Union européenne de l'environnement : brèves observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être et normes environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et martin, 2022, 978-2-84934-607-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces du principe de solidarité en droit de l’Union européenne de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brosset E., Mehdi R., Rubio N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidarité et droit de l’Union européenne : un principe à l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, DICE Éditions, pp.99-110, 2022, 979-10-97578-14-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05561210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du procès environnemental en droit de l'Union européenne : cheminer puis plonger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Hautereau-Boutonnet, Eve Truilhé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le procès environnemental, du procès sur l'environnement au procès pour l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2021, 978-2-247-20411-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat : climax des rapports entre droit international et droit de l’Union européenne en matière d’environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Catherine Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.425-440, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit judiciaire de l'Europe de la santé : quelques observations sur les reliefs et les creux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les récits judiciaires de l'Europe, dynamiques et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.119-141, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 29- Santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Iliopoulou- Pénot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directive 2004/338 relative au droit de séjour des citoyens de l'Union européenne et des membres de leur famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.443-457, 2020, 978-2-8027-6537-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l'Union et le numérique en matière de santé : mise en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie de Grove-Valdeyron, Isabelle Poirot-Mazères. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télémédecine et intelligence artificielle en santé : quels enjeux pour l'Union européenne et les États membres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso éditions, 2020, 978-2-36170-210-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les People's Climate Case&amp;quot; c. Union européenne (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Truilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes affaires climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, DICE Éditions, pp.193-206, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.dice.10943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les People climate case c/ Union européenne (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Confluence des droits. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes affaires climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.10943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les People climate case c/ Union européenne (2019)</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Paris Agreement, EU Climate Law and the Energy Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Truilhe</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on EU Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02920660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les People’s Climate Case c. Union européenne » (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Truilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confluence des droits. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes affaires climatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les grandes Affaires Climatiques, C. Cournil (Dir.), éd. DICE, Confluences des droits, 2020 (disponible ici : https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages), pp. 193-205.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Paris Agreement, EU Climate Law and the Energy Union</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international face à la bioéthique : vues depuis le droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Le Floch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2019, 978-2-233-00910-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes du « mieux légiférer » dans les domaines de l’environnement et de la santé : quel bilan ? quelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. Rubio (Dir.), La fabrication du droit de l’Union européenne dans le contexte du mieux légiférer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-173, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU law and policy on new health technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.197- 221, 2017, 978 1 78536 471 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05366191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé connectée et le droit de l'Union européenne : nul part et partout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. Brosset, S. Gambardella, G. Nicolas (Dir.), La santé connectée et « son » droit, approches de droit européen et de droit français, PUAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anticipation par les institutions de l’Union des crises sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Foucher et F. Rousseau (Dir.), Les réactions du droit aux crises sanitaires, L’Harmattan, 2016, pp. 113-136.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes âgées et le droit de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vieillissement et droit, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le droit de l’Union est-il le nom ? À propos du droit de l’Union entendu comme le droit commun des Etats membres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostane Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité des rapports entre ordres juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp. 669-695, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2019, 978-2-233-00910-4</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organismes génétiquement modifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Environnement et Développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-173, 2018</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la santé et les libertés de circulation dans l'Union européenne ou la modernité d'un classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cadeau, Eric Mondielli, François Vialla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Michel Bélanger. Modernité du droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH édition, pp.135-153, 2015, 978-2-84874-590-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">EU law and policy on new health technologies</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif : Droit(s) européen(s) et protection de la santé : mettre en ordre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brosset (E.) (Dir.), Droit européen et protection de la santé, Bruylant, 2015, pp. 1-28.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la sécurité des soins est-il un droit du patient européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de législation comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits du patient européen au lendemain de la transposition de la directive mobilité des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-99, 2015, 978-2-36517-042-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification aux entraves aux libertés pour des raisons de protection de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Brosset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit européen et protection de la santé. Bilan et perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.101-115, 2015, 978-2-8027-4885-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la sécurité des soins est-il un droit du patient européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits du patient européen. Au lendemain de la transposition de la directive mobilité des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp.79-99, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/slc.laude.2015.01.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves observations à propos du droit international et européen des organismes génétiquement modifiés du point de vue du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Protection and Sustainable Development from Rio to Rio+20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Nijhoff, pp.378-394, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004282919_022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes juridiques et bioéthique : le droit européen est-il une dynamique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-F. Chevallier-Le Guyader. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et société : les normes en question. Question vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acte Sud, pp.119-135, 2014, 978-2-3300-3097-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protectionnisme et le motif de protection de la santé en droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Barbou des Places. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protectionnisme et droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, à paraître, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872162v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement en matière de santé et le droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laude (A.) (Dir.), Consentement et droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts du droit international des nanotechnologies : Observation météorologique d'un brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacour (S.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des nanotechnologies aux technologies émergentes : la régulation juridique en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp. 235-267, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’Union européenne relatif aux OGM : observations sur la réforme et la résistance du (au) droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mahieu, K. Merten-Lentz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécurité alimentaire. Nouveaux enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.29-67, 2013, 978-2-8027-4099-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations autour de la réforme et de la résistance du (au) droit des organismes génétiquement modifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mahieu et K. Merten-Lentz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécurité alimentaire, nouveaux enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 29-67, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'Union européenne des OGM : entre harmonisation et renationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brosset (E.) (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les études hospitalières, pp. 41-75, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves observations sur un secret de Polichinelle : l'influence du droit européen sur le droit médical à travers l'exemple du secret médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leca (A.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le secret médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes hospitalières, pp. 51-66, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expert, l'expertise et le juge de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Truilhé-Marengo (E.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation juge-expert dans les contentieux sanitaires et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp. 247-280, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, religion et laïcité en droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leca (A.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé, religion et laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les études hospitalières, pp. 11-41, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des importations de marchandises et l’impératif de sécurité et de sûreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-Ch. Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion des frontières extérieures de l'Union européenne. Défis et perspectives en matière de sécurité et de sûretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.41-76, 2011, 978-2-233-00628-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la vie et le droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Negri (S.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Life and Death: Regulating Advance Directives. National and International Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martinus Nijhoff Publishers, pp. 87-106, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clartés et obscurités des actes de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de Lisbonne : reconfiguration ou déconstitutionnalisation de l'Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.107-138, 2009, 978-2-8027-2709-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.197- 221, 2017, 978 1 78536 471 6</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Edjaharian-Kanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de Lisbonne : reconfiguration ou déconstitutionnalisation de l'Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.V-VII, 2009, 978-2-8027-2709-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique international en matière de produits alimentaires génétiquement modifiés : entre pénurie et sur-alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mahiou A., Snyder F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martinus Nijhoff, pp.265-321, 2006, 90-04-14543-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce international des produits biotechnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société internationale et les enjeux bioéthiques (Maljean-Dubois dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.165-202, 2006, Treizièmes rencontres internationales d'Aix-en-Provence, colloque des 3 et 4 décembre 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : Normes techniques et normes juridiques en droit international et L'articulation entre la normalisation européenne et internationale, une relation « donneur-receveur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentation française. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et environnement : les enjeux de la normalisation internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp. 669-695, 2016</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce international des produits biotechnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société internationale et les enjeux bioéthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.165-202, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes techniques et normes juridiques en droit international : les mots et les choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brosset E., Truilhé-Marengo E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et environnement : les enjeux de la normalisation internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.13-42, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LEH édition, pp.135-153, 2015, 978-2-84874-590-9</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité européenne de sécurité des aliments et la dissémination d’OGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Couzinet F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création de l’Autorité européenne de sécurité des aliments : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Toulouse, pp.101-149, 2005, 978-2-915699-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-99, 2015, 978-2-36517-042-0</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité pour les collectivités territoriales françaises d’exercer un pouvoir législatif à l’épreuve de la révision constitutionnelle sur l’organisation décentralisée de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 60, pp. 695-739., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.101-115, 2015, 978-2-8027-4885-4</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevetabilité du vivant, biodiversité et droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maljean-Dubois S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’outil économique en droit international de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.325-347, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protocole biosécurité, le droit communautaire et le droit de l’OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourrinet J., Maljean-Dubois S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régulation du commerce international des OGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.121-146, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution : les risques de la systématisation économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maljean-Dubois S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’outil économique en droit international de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.53-69, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...1856 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10709,98 +10860,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titre IV - Chapitre unique : les OGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la recherche commenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.476-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05561224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10810,141 +10961,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traité de Lisbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Edjaharian-Kanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité modificatif sur l'Union européenne : vers une déconstitutionnalisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Grenoble, France. Bruylant, pp.VII-352, 2009, 978-2-8027-2709-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10954,114 +11105,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies et droit communautaire : le génie génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Aix-Marseille III, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05554285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11208,51 +11359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559815v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wfc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilh&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilhe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/COLA2018149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0386.2004.00231.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330861v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.12353" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostane Mehdi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.2737" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sante-connectee-son-droit-approches-droit-europeen-droit-francais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zc4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10943" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560009v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/slc.laude.2015.01.0079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282919_022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872162v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871979v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559585v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560046v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05554285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444913v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wfc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559663v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilh&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilhe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/COLA2018149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0386.2004.00231.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.12353" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostane Mehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.2737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sante-connectee-son-droit-approches-droit-europeen-droit-francais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zc4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10943" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560009v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/slc.laude.2015.01.0079" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282919_022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872162v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05554285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>