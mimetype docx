--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2476,265 +2476,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille archéologique préventive &amp;quot; Le Cerisier &amp;quot;, commune du Bonhomme (Haut-Rhin, avril 2006)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonnamour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+                <w:t xml:space="preserve">P. Revelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marconnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Biville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.2751⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (16), pp.6823-6830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00906323v1</w:t>
+                <w:t xml:space="preserve">hal-00621255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Fouille archéologique préventive &amp;quot; Le Cerisier &amp;quot;, commune du Bonhomme (Haut-Rhin, avril 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thomas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (16), pp.6823-6830. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.187-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.2751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621255v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2875,264 +2875,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Productions en série vers 1500 avant notre ère. Des règles de fabrication au Bronze moyen entre la Manche et les Alpes à la lumière d’une étude morphométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Mordant &amp; S. Wirth. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+              <w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l’Âge du Bronze / Journée thématique de la Société Préhistorique Française, Jun 2013, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-31, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882514v1</w:t>
+                <w:t xml:space="preserve">hal-01482686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions en série vers 1500 avant notre ère. Des règles de fabrication au Bronze moyen entre la Manche et les Alpes à la lumière d’une étude morphométrique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bohard</w:t>
+                <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l’Âge du Bronze / Journée thématique de la Société Préhistorique Française, Jun 2013, Dijon, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01482686v1</w:t>
+                <w:t xml:space="preserve">hal-01882514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3400,694 +3400,694 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Amigo</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882486v1</w:t>
+                <w:t xml:space="preserve">hal-02608042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage industriel et contamination métallique : l'héritage des anciennes activités minières et métallurgiques</w:t>
+                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de l’OSUR : Formation de haut niveau interdisciplinaire sur le paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSUR Rennes, Jan 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160393v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+                <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
+              <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531316v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Paysage industriel et contamination métallique : l'héritage des anciennes activités minières et métallurgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Amigo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journée Thématique de l’OSUR : Formation de haut niveau interdisciplinaire sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSUR Rennes, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608042v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
+                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762443v1</w:t>
+                <w:t xml:space="preserve">hal-01882512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882512v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution d’une pigmentothèque, un outil pour comprendre l’approvisionnement en matières colorantes durant la Préhistoire</w:t>
               </w:r>
@@ -4287,329 +4287,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762435v1</w:t>
+                <w:t xml:space="preserve">hal-01762421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des anomalies géochimiques comme traceurs des anciennes exploitations minières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop TRAMINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762421v1</w:t>
+                <w:t xml:space="preserve">hal-01882660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des anomalies géochimiques comme traceurs des anciennes exploitations minières</w:t>
+                <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRAMINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882660v1</w:t>
+                <w:t xml:space="preserve">hal-01762435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection à la fluorescence X portable autour des mines de Locmaria-Berrien – Huelgoat et Poullaouen (XVIIIe s., Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des friches industrielles de Locmaria-Berrien – Huelgoat et Poullaouen (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="139C464A"/>
+    <w:nsid w:val="F8A7EA0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5598,51 +5598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="259034D4"/>
+    <w:nsid w:val="8072040E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5832,51 +5832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-camizuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-7030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183449037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecamizuli.wordpress.com/recherche/contaminations-anciennes/these/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/joseph-gauthier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regmin.hypotheses.org//" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Pierre_Fluck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/forget-marie-294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Michel_Redd%C3%A9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/estelle-camizuli/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jebrane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Specht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.06.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnamour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_48307/acces-libre-sEance-10-normes-et-variabilites-au-sein-de-la-culture-materielle-des-societes-de-l-Age-du-bronze.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05390414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-camizuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-7030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183449037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecamizuli.wordpress.com/recherche/contaminations-anciennes/these/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/joseph-gauthier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regmin.hypotheses.org//" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Pierre_Fluck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/forget-marie-294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Michel_Redd%C3%A9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/estelle-camizuli/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jebrane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Specht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.06.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnamour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2751" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_48307/acces-libre-sEance-10-normes-et-variabilites-au-sein-de-la-culture-materielle-des-societes-de-l-Age-du-bronze.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05390414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>