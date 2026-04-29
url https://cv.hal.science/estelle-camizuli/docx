--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2476,265 +2476,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Fouille archéologique préventive &amp;quot; Le Cerisier &amp;quot;, commune du Bonhomme (Haut-Rhin, avril 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.2751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621255v1</w:t>
+                <w:t xml:space="preserve">halshs-00906323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille archéologique préventive &amp;quot; Le Cerisier &amp;quot;, commune du Bonhomme (Haut-Rhin, avril 2006)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonnamour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+                <w:t xml:space="preserve">C. Biville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marconnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34, pp.187-196. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (16), pp.6823-6830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.2751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00906323v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2875,264 +2875,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions en série vers 1500 avant notre ère. Des règles de fabrication au Bronze moyen entre la Manche et les Alpes à la lumière d’une étude morphométrique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bohard</w:t>
+                <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l’Âge du Bronze / Journée thématique de la Société Préhistorique Française, Jun 2013, Dijon, France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-31, 2017</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482686v1</w:t>
+                <w:t xml:space="preserve">hal-01882514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Productions en série vers 1500 avant notre ère. Des règles de fabrication au Bronze moyen entre la Manche et les Alpes à la lumière d’une étude morphométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Mordant &amp; S. Wirth. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+              <w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l’Âge du Bronze / Journée thématique de la Société Préhistorique Française, Jun 2013, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-31, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882514v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3400,694 +3400,694 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rossi</w:t>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lyautey</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Amigo</w:t>
+                <w:t xml:space="preserve">Laura Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608042v1</w:t>
+                <w:t xml:space="preserve">hal-01882486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
+                <w:t xml:space="preserve">Paysage industriel et contamination métallique : l'héritage des anciennes activités minières et métallurgiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
+              <w:t xml:space="preserve">Journée Thématique de l’OSUR : Formation de haut niveau interdisciplinaire sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSUR Rennes, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531316v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Amigo</w:t>
+                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882486v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage industriel et contamination métallique : l'héritage des anciennes activités minières et métallurgiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+                <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lourdes Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de l’OSUR : Formation de haut niveau interdisciplinaire sur le paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSUR Rennes, Jan 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160393v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882512v1</w:t>
+                <w:t xml:space="preserve">hal-01762443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
+                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762443v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution d’une pigmentothèque, un outil pour comprendre l’approvisionnement en matières colorantes durant la Préhistoire</w:t>
               </w:r>
@@ -4287,329 +4287,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762421v1</w:t>
+                <w:t xml:space="preserve">hal-01762435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des anomalies géochimiques comme traceurs des anciennes exploitations minières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRAMINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882660v1</w:t>
+                <w:t xml:space="preserve">hal-01762421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
+                <w:t xml:space="preserve">Caractérisation des anomalies géochimiques comme traceurs des anciennes exploitations minières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
+              <w:t xml:space="preserve">Workshop TRAMINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762435v1</w:t>
+                <w:t xml:space="preserve">hal-01882660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection à la fluorescence X portable autour des mines de Locmaria-Berrien – Huelgoat et Poullaouen (XVIIIe s., Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des friches industrielles de Locmaria-Berrien – Huelgoat et Poullaouen (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8A7EA0E"/>
+    <w:nsid w:val="BC5B970D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5598,51 +5598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8072040E"/>
+    <w:nsid w:val="BA91C219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5832,51 +5832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-camizuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-7030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183449037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecamizuli.wordpress.com/recherche/contaminations-anciennes/these/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/joseph-gauthier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regmin.hypotheses.org//" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Pierre_Fluck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/forget-marie-294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Michel_Redd%C3%A9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/estelle-camizuli/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jebrane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Specht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.06.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnamour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2751" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_48307/acces-libre-sEance-10-normes-et-variabilites-au-sein-de-la-culture-materielle-des-societes-de-l-Age-du-bronze.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05390414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-camizuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-7030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183449037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecamizuli.wordpress.com/recherche/contaminations-anciennes/these/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/joseph-gauthier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regmin.hypotheses.org//" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Pierre_Fluck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/forget-marie-294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Michel_Redd%C3%A9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/estelle-camizuli/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jebrane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Specht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.06.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnamour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_48307/acces-libre-sEance-10-normes-et-variabilites-au-sein-de-la-culture-materielle-des-societes-de-l-Age-du-bronze.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05390414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>