--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1812,307 +1812,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking archaeological and historical mines using mineral prospectivity mapping.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of trace metals from past mining on the aquatic ecosystem: a multi-proxy approach in the Morvan (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nedjai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134, pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.04.022⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002800v1</w:t>
+                <w:t xml:space="preserve">hal-01071519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trace metals from past mining on the aquatic ecosystem: a multi-proxy approach in the Morvan (France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking archaeological and historical mines using mineral prospectivity mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losno</w:t>
+                <w:t xml:space="preserve">R. Nedjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071519v1</w:t>
+                <w:t xml:space="preserve">hal-01002800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometry of Middle Bronze Age palstaves. Part II - spatial distribution of shapes in two typological groups, implications for production and exportation.</w:t>
               </w:r>
@@ -2875,264 +2875,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Productions en série vers 1500 avant notre ère. Des règles de fabrication au Bronze moyen entre la Manche et les Alpes à la lumière d’une étude morphométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Mordant &amp; S. Wirth. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+              <w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l’Âge du Bronze / Journée thématique de la Société Préhistorique Française, Jun 2013, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-31, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882514v1</w:t>
+                <w:t xml:space="preserve">hal-01482686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions en série vers 1500 avant notre ère. Des règles de fabrication au Bronze moyen entre la Manche et les Alpes à la lumière d’une étude morphométrique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bohard</w:t>
+                <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l’Âge du Bronze / Journée thématique de la Société Préhistorique Française, Jun 2013, Dijon, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01482686v1</w:t>
+                <w:t xml:space="preserve">hal-01882514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3394,484 +3394,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Naffrechoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Amigo</w:t>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882486v1</w:t>
+                <w:t xml:space="preserve">hal-02531316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage industriel et contamination métallique : l'héritage des anciennes activités minières et métallurgiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+                <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de l’OSUR : Formation de haut niveau interdisciplinaire sur le paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSUR Rennes, Jan 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160393v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+                <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
+              <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531316v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Paysage industriel et contamination métallique : l'héritage des anciennes activités minières et métallurgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Amigo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journée Thématique de l’OSUR : Formation de haut niveau interdisciplinaire sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSUR Rennes, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608042v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
               </w:r>
@@ -4287,329 +4287,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762435v1</w:t>
+                <w:t xml:space="preserve">hal-01762421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des anomalies géochimiques comme traceurs des anciennes exploitations minières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop TRAMINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762421v1</w:t>
+                <w:t xml:space="preserve">hal-01882660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des anomalies géochimiques comme traceurs des anciennes exploitations minières</w:t>
+                <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRAMINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882660v1</w:t>
+                <w:t xml:space="preserve">hal-01762435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection à la fluorescence X portable autour des mines de Locmaria-Berrien – Huelgoat et Poullaouen (XVIIIe s., Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des friches industrielles de Locmaria-Berrien – Huelgoat et Poullaouen (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC5B970D"/>
+    <w:nsid w:val="06783294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5598,51 +5598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BA91C219"/>
+    <w:nsid w:val="ECE12C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5832,51 +5832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-camizuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-7030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183449037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecamizuli.wordpress.com/recherche/contaminations-anciennes/these/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/joseph-gauthier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regmin.hypotheses.org//" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Pierre_Fluck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/forget-marie-294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Michel_Redd%C3%A9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/estelle-camizuli/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jebrane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Specht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.06.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnamour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_48307/acces-libre-sEance-10-normes-et-variabilites-au-sein-de-la-culture-materielle-des-societes-de-l-Age-du-bronze.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05390414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-camizuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3393-7030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183449037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecamizuli.wordpress.com/recherche/contaminations-anciennes/these/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/joseph-gauthier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regmin.hypotheses.org//" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Pierre_Fluck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/forget-marie-294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Michel_Redd%C3%A9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/annuaire/estelle-camizuli/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nedjai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jebrane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Specht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.06.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnamour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_48307/acces-libre-sEance-10-normes-et-variabilites-au-sein-de-la-culture-materielle-des-societes-de-l-Age-du-bronze.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05390414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>