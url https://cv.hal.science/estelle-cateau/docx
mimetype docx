--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -72,3001 +72,3001 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
+                <w:t xml:space="preserve">Clinical features and outcomes of fungal bone and joint infections in Western France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Lucas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+                <w:t xml:space="preserve">Cédric Arvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bertho</w:t>
+                <w:t xml:space="preserve">Pierre Abgueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.108579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2026.108579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491298v1</w:t>
+                <w:t xml:space="preserve">hal-05582859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+                <w:t xml:space="preserve">A decade of ocular fungal infections due to &lt;i&gt;Penicillium&lt;/i&gt; -like fungi in France (2012 to 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Lilia Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64 (4), pp.myag025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myag025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+                <w:t xml:space="preserve">hal-05582841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
+                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+                <w:t xml:space="preserve">Agathe Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217817v1</w:t>
+                <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening, prevalence, and risk factors for secondary localization during candidemia in intensive care unit patients: the French CandidICU multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Henry</w:t>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (1), pp.281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-025-05527-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Falci</w:t>
+                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Cornely</w:t>
+                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Afonso Barth</w:t>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diploid Genome Assembly of the Blastobotrys allociferrii Clinical Isolate CBS 18616</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Diego Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Deffois</w:t>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buyck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-025-00980-4⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467941v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Rosado</w:t>
+                <w:t xml:space="preserve">Abebe Fola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abebe Fola</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diploid Genome Assembly of the Blastobotrys allociferrii Clinical Isolate CBS 18616</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.101365. </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190 (5), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-025-00980-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473848v1</w:t>
+                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gouzien</w:t>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima El Machhour</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524410v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and management of tinea capitis in France: a 6-year nationwide retrospective survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazouz Benderdouche</w:t>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbaguidi-Haore Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima El Machhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae047⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558977v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (3), pp.e13704. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715648v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Persat</w:t>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Demar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.e13704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528767v1</w:t>
+                <w:t xml:space="preserve">hal-04715648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Epidemiology and management of tinea capitis in France: a 6-year nationwide retrospective survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Machouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazouz Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688848v1</w:t>
+                <w:t xml:space="preserve">hal-04558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Joste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (7), pp.669-678. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556514v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Florence Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Magalie Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.937-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infections respiratoires : prévention de la transmission en milieu de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Marco</w:t>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cambien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lauranne Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (7), pp.572-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benlaassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088324v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Arnault</w:t>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516962v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaco Verweij</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668002v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.427 - 434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmosis in patients with an autoimmune disease and immunosuppressive agents: A multicenter study and literature review</w:t>
               </w:r>
@@ -3180,3181 +3180,3193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and environmental investigation in a French zoological park</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Cartier</w:t>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Valsechi</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bailly</w:t>
+                <w:t xml:space="preserve">Jaco Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac046⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699858v1</w:t>
+                <w:t xml:space="preserve">hal-03668002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626630v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and environmental investigation in a French zoological park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (7), pp.myac046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572136v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex PCR assay targeting Trichomonas vaginalis: need for biological evaluation and interpretation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2022.115808⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851252v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycopathologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187 (4), pp.413-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplex PCR assay targeting Trichomonas vaginalis: need for biological evaluation and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Chesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Adeline Pastuszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sitbon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Lucie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104 (4), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2022.115808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404538v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Minoza</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Portet‐sulla</w:t>
+                <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cateau</w:t>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464337v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound features of fetal toxoplasmosis: a contemporary multicenter survey in 88 fetuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Picone</w:t>
+                <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lambert</w:t>
+                <w:t xml:space="preserve">M.‐h. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Maurice</w:t>
+                <w:t xml:space="preserve">A. Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pomar</w:t>
+                <w:t xml:space="preserve">V. Portet‐sulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pd.5756⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02883420v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Yera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pasini</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.e0113821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432119v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound features of fetal toxoplasmosis: a contemporary multicenter survey in 88 fetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Codaccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Le Gal</w:t>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Toubas</w:t>
+                <w:t xml:space="preserve">Véronique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Totet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Paul Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
+                <w:t xml:space="preserve">Léo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (10), pp.2216-2220. </w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pd.5756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543278v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02883420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Totet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (10), pp.2216-2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432095v1</w:t>
+                <w:t xml:space="preserve">hal-02543278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02980720v1</w:t>
+                <w:t xml:space="preserve">hal-03432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eestermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.330-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02980665v1</w:t>
+                <w:t xml:space="preserve">hal-02980720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Valot</w:t>
+                <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483139v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunet</w:t>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Brunet</w:t>
+                <w:t xml:space="preserve">Vincent Portet-Sulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jouvion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Florent Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (8), </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.626-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477834v1</w:t>
+                <w:t xml:space="preserve">hal-02980665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
+                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Goudal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
+                <w:t xml:space="preserve">Thomas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987699v1</w:t>
+                <w:t xml:space="preserve">hal-02477834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-living amoebae and squatters in the wild: ecological and molecular features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Adeline Goudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Héchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (4), pp.415-434. </w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.33-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuz011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044418v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Free-living amoebae and squatters in the wild: ecological and molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.415-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuz011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295278v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+                <w:t xml:space="preserve">Estelle Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698243v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sautour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Argy</w:t>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987706v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sitta</w:t>
+                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Winer</w:t>
+                <w:t xml:space="preserve">N. Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1205-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987714v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermamoeba vermiformis: a Free-Living Amoeba of Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6382,2856 +6394,3136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebulized Liposomal Amphotericin B for Treatment of Pulmonary Infection Caused by Hormographiella aspergillata: Case Report and Literature Review</w:t>
+                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Godet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Grosset</w:t>
+                <w:t xml:space="preserve">Francois Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+                <w:t xml:space="preserve">Rémi Sitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0117-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534946v1</w:t>
+                <w:t xml:space="preserve">hal-01987714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An observational study of phagocytes and Klebsiella pneumoniae relationships: different behaviors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698257v1</w:t>
+                <w:t xml:space="preserve">hal-01698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">An observational study of phagocytes and Klebsiella pneumoniae relationships: different behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4-5), pp.259 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698246v1</w:t>
+                <w:t xml:space="preserve">hal-01698257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba castellanii is not be an adequate model to study human adenovirus interactions with macrophagic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
+                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178629⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.675-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698253v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Nourrisson</w:t>
+                <w:t xml:space="preserve">Acanthamoeba castellanii is not be an adequate model to study human adenovirus interactions with macrophagic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698271v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+                <w:t xml:space="preserve">Nebulized Liposomal Amphotericin B for Treatment of Pulmonary Infection Caused by Hormographiella aspergillata: Case Report and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/civ1191⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182 (7-8), pp.709-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427783v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermamoeba vermiformis-Aspergillus fumigatus relationships and comparison with other phagocytic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115 (11), pp.4097 - 4105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-016-5182-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebulised liposomal amphotericin B for Aspergillus lung diseases: case series and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gounant</w:t>
+                <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12294⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (6), pp.807 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/civ1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02478982v1</w:t>
+                <w:t xml:space="preserve">hal-01427783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free living amoebae could enhance Fusarium oxysporum growth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2013.12.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.190.e1-190.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427305v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stenotrophomonas maltophilia and Vermamoeba vermiformis relationships: bacterial multiplication and protection in amoebal-derived structures.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+                <w:t xml:space="preserve">Nebulised liposomal amphotericin B for Aspergillus lung diseases: case series and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hechard</w:t>
+                <w:t xml:space="preserve">Véronique Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gounant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427338v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-living amoebae: what part do they play in healthcare-associated infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Hechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M H Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (3), pp.131-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal-mixed cutaneous zygomycosis-aspergillosis: a case report.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Stenotrophomonas maltophilia and Vermamoeba vermiformis relationships: bacterial multiplication and protection in amoebal-derived structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Giot</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Monegier Du Sorbier</w:t>
+                <w:t xml:space="preserve">Samuel Peguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-013-9706-4⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (10), pp.847-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00934653v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Free living amoebae could enhance Fusarium oxysporum growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Y. Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.12 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763544v1</w:t>
+                <w:t xml:space="preserve">hal-01427305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of yeast-bacteria coinfection on the detection of Candida sp. in an automated blood culture system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fatal-mixed cutaneous zygomycosis-aspergillosis: a case report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Garcia</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Randriamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elsendoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2011.12.012⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176 (5-6), pp.423-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-013-9706-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707687v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8-9), pp.740-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715842v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Impact of yeast-bacteria coinfection on the detection of Candida sp. in an automated blood culture system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cognee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Cong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (4), pp.328-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679595v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmanella vermiformis can be permissive for Pseudomonas aeruginosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02457.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419115v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419102v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Hartmanella vermiformis can be permissive for Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkn160⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (5), pp.475-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419133v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (1), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkn160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492340v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419145v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borgonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.311-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of caspofungin on trophozoites and cysts of three species of Acanthamoeba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59 (1), pp.122-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkl451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9241,164 +9533,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9545,51 +9837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deffois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.05.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Banjari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cartier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsechi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2022.115808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02883420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Codaccioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5756" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1199-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grosset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0117-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delouche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.12.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5182-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478982v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gounant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12294" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8DR2NB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427305v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hechard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rodier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.12.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2K83X7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427338v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peguilhan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cateau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Rodier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.05.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB83CTDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934653v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Randriamalala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elsendoorn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-013-9706-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFP87QP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707687v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cognee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Cong Tran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2011.12.012" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK12S1S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arvieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abgueguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Banjari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cartier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsechi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac046" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2022.115808" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02883420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Codaccioni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5756" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1199-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delouche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.12.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698253v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178629" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534946v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grosset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0117-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5182-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gounant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12294" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8DR2NB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420403v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cateau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Rodier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.05.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB83CTDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peguilhan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427305v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hechard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rodier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.12.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2K83X7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934653v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Randriamalala" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elsendoorn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-013-9706-4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFP87QP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cognee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Cong Tran" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2011.12.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK12S1S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>