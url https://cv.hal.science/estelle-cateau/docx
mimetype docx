--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -189,51 +189,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abgueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.108579. </w:t>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijid.2026.108579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -374,295 +374,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
+                <w:t xml:space="preserve">Clinical characteristics and treatments of imported loiasis patients with microfilaraemia diagnosed in France, 2000-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Charles Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Simon Kravetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Olivier Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bertho</w:t>
+                <w:t xml:space="preserve">Justine Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71, pp.102982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2026.102982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491298v1</w:t>
+                <w:t xml:space="preserve">hal-05604026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening, prevalence, and risk factors for secondary localization during candidemia in intensive care unit patients: the French CandidICU multicenter study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Henry</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Camus</w:t>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Coirier</w:t>
+                <w:t xml:space="preserve">Agathe Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (1), pp.281. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05527-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162430v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
@@ -776,161 +776,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
+                <w:t xml:space="preserve">Screening, prevalence, and risk factors for secondary localization during candidemia in intensive care unit patients: the French CandidICU multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Falci</w:t>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Cornely</w:t>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Barth</w:t>
+                <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05527-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+                <w:t xml:space="preserve">hal-05162430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
               </w:r>
@@ -1174,511 +1174,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Paccoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+                <w:t xml:space="preserve">Diego Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
+                <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbaguidi-Haore Houssein</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gouzien</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima El Machhour</w:t>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524410v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
@@ -1710,7987 +1710,9118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
+                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Moreau</w:t>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noël</w:t>
+                <w:t xml:space="preserve">Gbaguidi-Haore Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Point</w:t>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima El Machhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715648v1</w:t>
+                <w:t xml:space="preserve">hal-04524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and management of tinea capitis in France: a 6-year nationwide retrospective survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Miossec</w:t>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Machouart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazouz Benderdouche</w:t>
+                <w:t xml:space="preserve">Kévin Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae047⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.e13704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558977v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and management of tinea capitis in France: a 6-year nationwide retrospective survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bailly</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rakotoarivony</w:t>
+                <w:t xml:space="preserve">Charline Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
+                <w:t xml:space="preserve">Marie Machouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazouz Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675541v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.669-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688848v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (7), pp.937-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infections respiratoires : prévention de la transmission en milieu de soins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.05.001⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454262v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benlaassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 370, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Buyck</w:t>
+                <w:t xml:space="preserve">Les infections respiratoires : prévention de la transmission en milieu de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (7), pp.572-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088324v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516962v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmosis in patients with an autoimmune disease and immunosuppressive agents: A multicenter study and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Banjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Passebosc-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.e0010691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668002v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Jaco Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and environmental investigation in a French zoological park</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Cartier</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Valsechi</w:t>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bailly</w:t>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac046⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.427 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699858v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and environmental investigation in a French zoological park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (7), pp.myac046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626630v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906830v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex PCR assay targeting Trichomonas vaginalis: need for biological evaluation and interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Chesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pastuszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 104 (4), 3 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2022.115808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.413-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Portet‐sulla</w:t>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cateau</w:t>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (1), pp.82-89. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464337v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐h. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Portet‐sulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404538v1</w:t>
+                <w:t xml:space="preserve">hal-03464337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound features of fetal toxoplasmosis: a contemporary multicenter survey in 88 fetuses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Maurice</w:t>
+                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pomar</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.e0113821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pd.5756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02883420v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Le Gal</w:t>
+                <w:t xml:space="preserve">Mélanie Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Toubas</w:t>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Totet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
+                <w:t xml:space="preserve">Sophie Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543278v1</w:t>
+                <w:t xml:space="preserve">hal-03432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
+                <w:t xml:space="preserve">Ultrasound features of fetal toxoplasmosis: a contemporary multicenter survey in 88 fetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Yera</w:t>
+                <w:t xml:space="preserve">Véronique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pasini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pd.5756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432119v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02883420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Eestermans</w:t>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Rodier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Totet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (10), pp.2216-2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980720v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eestermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.330-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432095v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
+                <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Hubert</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980665v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Brunet</w:t>
+                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jouvion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Portet-Sulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.626-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477834v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Goudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (1), pp.33-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-living amoebae and squatters in the wild: ecological and molecular features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuz011⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044418v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Free-living amoebae and squatters in the wild: ecological and molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.415-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuz011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295278v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Laude</w:t>
+                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Valot</w:t>
+                <w:t xml:space="preserve">Estelle Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02483139v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sautour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Argy</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987706v1</w:t>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis: a Free-Living Amoeba of Interest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-018-1199-8⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1205-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891848v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vermamoeba vermiformis: a Free-Living Amoeba of Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-018-1199-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987714v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taieb Chouaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Francois Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+                <w:t xml:space="preserve">Rémi Sitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698243v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An observational study of phagocytes and Klebsiella pneumoniae relationships: different behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698257v1</w:t>
+                <w:t xml:space="preserve">hal-01698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">An observational study of phagocytes and Klebsiella pneumoniae relationships: different behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4-5), pp.259 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698246v1</w:t>
+                <w:t xml:space="preserve">hal-01698257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba castellanii is not be an adequate model to study human adenovirus interactions with macrophagic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
+                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178629⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.675-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698253v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebulized Liposomal Amphotericin B for Treatment of Pulmonary Infection Caused by Hormographiella aspergillata: Case Report and Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Godet</w:t>
+                <w:t xml:space="preserve">Acanthamoeba castellanii is not be an adequate model to study human adenovirus interactions with macrophagic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0117-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02534946v1</w:t>
+                <w:t xml:space="preserve">hal-01698253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis-Aspergillus fumigatus relationships and comparison with other phagocytic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+                <w:t xml:space="preserve">Nebulized Liposomal Amphotericin B for Treatment of Pulmonary Infection Caused by Hormographiella aspergillata: Case Report and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-016-5182-3⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182 (7-8), pp.709-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427802v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vermamoeba vermiformis-Aspergillus fumigatus relationships and comparison with other phagocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/civ1191⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (11), pp.4097 - 4105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-016-5182-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427783v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (2), pp.190.e1-190.e8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebulised liposomal amphotericin B for Aspergillus lung diseases: case series and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gounant</w:t>
+                <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12294⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (6), pp.807 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/civ1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02478982v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-living amoebae: what part do they play in healthcare-associated infections?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Nebulised liposomal amphotericin B for Aspergillus lung diseases: case series and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Hechard</w:t>
+                <w:t xml:space="preserve">Véronique Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M H Rodier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gounant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420403v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stenotrophomonas maltophilia and Vermamoeba vermiformis relationships: bacterial multiplication and protection in amoebal-derived structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 165 (10), pp.847-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free living amoebae could enhance Fusarium oxysporum growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free-living amoebae: what part do they play in healthcare-associated infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fernandez</w:t>
+                <w:t xml:space="preserve">E Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Rodier</w:t>
+                <w:t xml:space="preserve">Y Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2013.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (3), pp.131-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427305v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal-mixed cutaneous zygomycosis-aspergillosis: a case report.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Randriamalala</w:t>
+                <w:t xml:space="preserve">Free living amoebae could enhance Fusarium oxysporum growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Elsendoorn</w:t>
+                <w:t xml:space="preserve">Y. Hechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Giot</w:t>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Monegier Du Sorbier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 176 (5-6), pp.423-7. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.12 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11046-013-9706-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934653v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
+                <w:t xml:space="preserve">Fatal-mixed cutaneous zygomycosis-aspergillosis: a case report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Imbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Randriamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elsendoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monegier Du Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176 (5-6), pp.423-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-013-9706-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763544v1</w:t>
+                <w:t xml:space="preserve">hal-00934653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of yeast-bacteria coinfection on the detection of Candida sp. in an automated blood culture system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cognee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Cong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (4), pp.328-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2011.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
+                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8-9), pp.740-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715842v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
+                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00679595v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmanella vermiformis can be permissive for Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02457.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419115v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
+                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkn160⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419133v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Hartmanella vermiformis can be permissive for Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (5), pp.475-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419102v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (1), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkn160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00492340v1</w:t>
+                <w:t xml:space="preserve">hal-04419133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419145v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borgonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.311-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of caspofungin on trophozoites and cysts of three species of Acanthamoeba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59 (1), pp.122-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkl451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reciprocal interactions between parabens and yeasts from skin mycobiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ô fil de l'eau...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary study investigating the performance of the BACTEC Mycosis IC/F blood culture system for Malassezia spp. detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Luzarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Étienne Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel conjoint SFP-SFMM 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Marseille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des performances diagnostiques du dosage sérique du (1,3)-β-D-glucane pour la différenciation entre la pneumocystose et la colonisation par Pneumocystis jirovecii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Scavazzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès délocalisé de la Société française de parasitologie et et de la Société française de mycologie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité aux antifongiques des champignons isolés au CHU de Poitiers de 2017 à 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès délocalisé de la Société française de parasitologie et et de la Société française de mycologie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the diagnostic performance of serum (1,3)-Β-D-glucane assay for differentiation between pneumocystis jirovecii pneumonia and pneumocystis jirovecii colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Scavazzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Medical Mycology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antifungal susceptibility of fungi isolated at University hospital of Poitiers betweeN 2017 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and envi- ronmental investigation in a French zoological park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New Dehli/India, India. Medical Mycology, 60 (S1), pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malassezioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perraud-Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMC - Maladies Infectieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42 (3), pp.1-6, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1166-8598(25)92273-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9837,51 +10968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arvieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abgueguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Banjari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cartier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsechi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac046" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2022.115808" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02883420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Codaccioni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5756" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1199-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delouche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.12.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698253v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178629" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534946v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grosset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0117-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5182-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gounant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12294" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8DR2NB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420403v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cateau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Rodier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.05.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB83CTDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peguilhan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427305v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hechard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rodier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.12.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2K83X7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934653v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Randriamalala" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elsendoorn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-013-9706-4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFP87QP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cognee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Cong Tran" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2011.12.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK12S1S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arvieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abgueguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Declerck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kravetz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorchies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2026.102982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.05.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Banjari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010691" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cartier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsechi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac046" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2022.115808" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02883420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Codaccioni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5756" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1199-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delouche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.12.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178629" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534946v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grosset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0117-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5182-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gounant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12294" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8DR2NB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peguilhan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420403v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cateau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Rodier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.05.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB83CTDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427305v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hechard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rodier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.12.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2K83X7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Randriamalala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elsendoorn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-013-9706-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFP87QP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707687v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cognee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Cong Tran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2011.12.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK12S1S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607809v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607795v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607960v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Porcheron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavazzin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607847v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613845v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607785v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly Eric" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607331v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraud-Cateau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)92273-9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>