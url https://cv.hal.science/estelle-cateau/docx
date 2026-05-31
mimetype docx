--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -642,9022 +642,9290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Diego Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217817v1</w:t>
+                <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening, prevalence, and risk factors for secondary localization during candidemia in intensive care unit patients: the French CandidICU multicenter study</w:t>
+                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Henry</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Camus</w:t>
+                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Coirier</w:t>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (1), pp.281. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05527-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162430v1</w:t>
+                <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
+                <w:t xml:space="preserve">Screening, prevalence, and risk factors for secondary localization during candidemia in intensive care unit patients: the French CandidICU multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Rosado</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abebe Fola</w:t>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coppée</w:t>
+                <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05527-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169453v2</w:t>
+                <w:t xml:space="preserve">hal-05162430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diploid Genome Assembly of the Blastobotrys allociferrii Clinical Isolate CBS 18616</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Falci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-025-00980-4⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467941v1</w:t>
+                <w:t xml:space="preserve">hal-05633119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diploid Genome Assembly of the Blastobotrys allociferrii Clinical Isolate CBS 18616</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190 (5), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-025-00980-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abebe Fola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473848v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chaima El Machhour</w:t>
+                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524410v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima El Machhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715648v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05633070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and management of tinea capitis in France: a 6-year nationwide retrospective survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mazouz Benderdouche</w:t>
+                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae047⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.e13704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558977v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
+                <w:t xml:space="preserve">Epidemiology and management of tinea capitis in France: a 6-year nationwide retrospective survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Machouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazouz Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675541v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528767v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.669-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688848v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.937-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556514v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benlaassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infections respiratoires : prévention de la transmission en milieu de soins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.05.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454262v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Les infections respiratoires : prévention de la transmission en milieu de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buyck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (7), pp.572-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088324v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasmosis in patients with an autoimmune disease and immunosuppressive agents: A multicenter study and literature review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010691⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996340v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.427 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
+                <w:t xml:space="preserve">Toxoplasmosis in patients with an autoimmune disease and immunosuppressive agents: A multicenter study and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Banjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Passebosc-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.e0010691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516962v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and environmental investigation in a French zoological park</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Bailly</w:t>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac046⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699858v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and environmental investigation in a French zoological park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (7), pp.myac046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626630v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex PCR assay targeting Trichomonas vaginalis: need for biological evaluation and interpretation</w:t>
+                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Chesnay</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pastuszka</w:t>
+                <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Richard</w:t>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 104 (4), 3 p. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2022.115808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851252v1</w:t>
+                <w:t xml:space="preserve">hal-05633127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906830v1</w:t>
+                <w:t xml:space="preserve">hal-03626630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.413-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572136v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Multiplex PCR assay targeting Trichomonas vaginalis: need for biological evaluation and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Chesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pastuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104 (4), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2022.115808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cateau</w:t>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464337v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404538v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐h. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Portet‐sulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432119v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound features of fetal toxoplasmosis: a contemporary multicenter survey in 88 fetuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Pomar</w:t>
+                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pd.5756⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.e0113821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02883420v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Totet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (10), pp.2216-2220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrasound features of fetal toxoplasmosis: a contemporary multicenter survey in 88 fetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Codaccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pd.5756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980720v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02883420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432095v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eestermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.330-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980665v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
+                <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987699v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Portet-Sulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.626-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477834v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-living amoebae and squatters in the wild: ecological and molecular features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (4), pp.415-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsre/fuz011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sihem Kaaki</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295278v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Goudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Valot</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483139v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Argy</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987706v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis: a Free-Living Amoeba of Interest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-018-1199-8⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891848v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Winer</w:t>
+                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1205-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987714v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Vermamoeba vermiformis: a Free-Living Amoeba of Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-018-1199-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698243v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An observational study of phagocytes and Klebsiella pneumoniae relationships: different behaviors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698257v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698246v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba castellanii is not be an adequate model to study human adenovirus interactions with macrophagic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">An observational study of phagocytes and Klebsiella pneumoniae relationships: different behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178629⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4-5), pp.259 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698253v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebulized Liposomal Amphotericin B for Treatment of Pulmonary Infection Caused by Hormographiella aspergillata: Case Report and Literature Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0117-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.675-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534946v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis-Aspergillus fumigatus relationships and comparison with other phagocytic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Acanthamoeba castellanii is not be an adequate model to study human adenovirus interactions with macrophagic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-016-5182-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427802v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Nourrisson</w:t>
+                <w:t xml:space="preserve">Nebulized Liposomal Amphotericin B for Treatment of Pulmonary Infection Caused by Hormographiella aspergillata: Case Report and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182 (7-8), pp.709-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698271v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vermamoeba vermiformis-Aspergillus fumigatus relationships and comparison with other phagocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/civ1191⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (11), pp.4097 - 4105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-016-5182-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427783v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebulised liposomal amphotericin B for Aspergillus lung diseases: case series and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gounant</w:t>
+                <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12294⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (6), pp.807 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/civ1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02478982v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stenotrophomonas maltophilia and Vermamoeba vermiformis relationships: bacterial multiplication and protection in amoebal-derived structures.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Hechard</w:t>
+                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.190.e1-190.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427338v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-living amoebae: what part do they play in healthcare-associated infections?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nebulised liposomal amphotericin B for Aspergillus lung diseases: case series and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gounant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420403v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free living amoebae could enhance Fusarium oxysporum growth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stenotrophomonas maltophilia and Vermamoeba vermiformis relationships: bacterial multiplication and protection in amoebal-derived structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2013.12.006⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (10), pp.847-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427305v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal-mixed cutaneous zygomycosis-aspergillosis: a case report.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free-living amoebae: what part do they play in healthcare-associated infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-013-9706-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (3), pp.131-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934653v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of yeast-bacteria coinfection on the detection of Candida sp. in an automated blood culture system.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free living amoebae could enhance Fusarium oxysporum growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2011.12.012⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.12 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707687v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Fatal-mixed cutaneous zygomycosis-aspergillosis: a case report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Randriamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elsendoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monegier Du Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176 (5-6), pp.423-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-013-9706-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763544v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8-9), pp.740-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715842v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Impact of yeast-bacteria coinfection on the detection of Candida sp. in an automated blood culture system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cognee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Imbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tri Cong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (4), pp.328-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679595v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419102v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmanella vermiformis can be permissive for Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02457.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419115v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (1), pp.153-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkn160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Hartmanella vermiformis can be permissive for Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (5), pp.475-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00492340v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419145v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borgonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.311-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of caspofungin on trophozoites and cysts of three species of Acanthamoeba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59 (1), pp.122-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkl451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9667,288 +9935,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal interactions between parabens and yeasts from skin mycobiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ô fil de l'eau...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9958,746 +10226,746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study investigating the performance of the BACTEC Mycosis IC/F blood culture system for Malassezia spp. detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Luzarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Étienne Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel conjoint SFP-SFMM 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances diagnostiques du dosage sérique du (1,3)-β-D-glucane pour la différenciation entre la pneumocystose et la colonisation par Pneumocystis jirovecii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Scavazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès délocalisé de la Société française de parasitologie et et de la Société française de mycologie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité aux antifongiques des champignons isolés au CHU de Poitiers de 2017 à 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès délocalisé de la Société française de parasitologie et et de la Société française de mycologie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the diagnostic performance of serum (1,3)-Β-D-glucane assay for differentiation between pneumocystis jirovecii pneumonia and pneumocystis jirovecii colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Scavazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Medical Mycology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05613845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal susceptibility of fungi isolated at University hospital of Poitiers betweeN 2017 and 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05613815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and envi- ronmental investigation in a French zoological park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Valsechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailly Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, New Dehli/India, India. Medical Mycology, 60 (S1), pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10707,121 +10975,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malassezioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraud-Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC - Maladies Infectieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (3), pp.1-6, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1166-8598(25)92273-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10968,51 +11236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arvieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abgueguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Declerck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kravetz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorchies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2026.102982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.05.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Banjari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010691" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cartier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsechi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac046" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2022.115808" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02883420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Codaccioni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5756" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1199-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delouche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.12.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178629" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534946v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grosset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0117-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5182-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gounant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12294" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8DR2NB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peguilhan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420403v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cateau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Rodier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.05.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB83CTDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427305v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hechard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rodier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.12.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2K83X7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Randriamalala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elsendoorn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-013-9706-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFP87QP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707687v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cognee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Cong Tran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2011.12.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK12S1S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607809v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607795v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607960v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Porcheron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavazzin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607847v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613845v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607785v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly Eric" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607331v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraud-Cateau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)92273-9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arvieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abgueguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Declerck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kravetz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorchies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2026.102982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05633119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05633070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.05.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03996340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lopez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Banjari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010691" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cartier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsechi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05633127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2022.115808" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02883420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Codaccioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.5756" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1199-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698257v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delouche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.12.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698253v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178629" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grosset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0117-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5182-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478982v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gounant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12294" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8DR2NB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427338v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peguilhan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420403v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cateau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Rodier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.05.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB83CTDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hechard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rodier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.12.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2K83X7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934653v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Randriamalala" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elsendoorn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-013-9706-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFP87QP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707687v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cognee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Cong Tran" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallade" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2011.12.012" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK12S1S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607809v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607795v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607960v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Porcheron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607947v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavazzin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607847v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613845v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613815v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607785v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly Eric" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607331v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraud-Cateau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)92273-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>