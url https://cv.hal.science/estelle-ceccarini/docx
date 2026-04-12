--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -238,243 +238,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant la symphonie, les variations : sur un inédit d'avant Pouèmo de Mas-Felipe Delavouët</w:t>
+                <w:t xml:space="preserve">Présentation du numéro 26 de la revue &amp;quot;Italies&amp;quot;, &amp;quot;Langues d'Italie Dialectes, plurilinguisme et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du Bayle-vert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Langues d'Italie Dialectes, plurilinguisme et création, pp.5 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.9851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963421v1</w:t>
+                <w:t xml:space="preserve">hal-04248583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation poétique de soi dans l’œuvre d’Henriette Dibon</w:t>
+                <w:t xml:space="preserve">Avant la symphonie, les variations : sur un inédit d'avant Pouèmo de Mas-Felipe Delavouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix Plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Écritures de femmes d’oc, XIXe-XXIe siècle, 19 (2-1 (2022)), pp.148-175</w:t>
+              <w:t xml:space="preserve">Les cahiers du Bayle-vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.12-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963384v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro 26 de la revue &amp;quot;Italies&amp;quot;, &amp;quot;Langues d'Italie Dialectes, plurilinguisme et création</w:t>
+                <w:t xml:space="preserve">La représentation poétique de soi dans l’œuvre d’Henriette Dibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Écritures de femmes d’oc, XIXe-XXIe siècle, 19 (2-1 (2022)), pp.148-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/italies.9851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04248583v1</w:t>
+                <w:t xml:space="preserve">hal-03963384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HENRIETTE DIBON, UN CHANT DE LIBERTÉ</w:t>
               </w:r>
@@ -1180,183 +1180,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérégrinations d’une résistante italienne dans le Nord-Est de l’Italie. I giorni veri de Giovanna Zangrandi</w:t>
+                <w:t xml:space="preserve">D’Asmara a Rosamunda : femmes tabucchiennes entre l’intime et le politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.471 - 489. </w:t>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° spécial, pp.251 - 267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesromanes.1364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/italies.3721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699619v1</w:t>
+                <w:t xml:space="preserve">hal-01699617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Asmara a Rosamunda : femmes tabucchiennes entre l’intime et le politique</w:t>
+                <w:t xml:space="preserve">Pérégrinations d’une résistante italienne dans le Nord-Est de l’Italie. I giorni veri de Giovanna Zangrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, N° spécial, pp.251 - 267. </w:t>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.471 - 489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/italies.3721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699617v1</w:t>
+                <w:t xml:space="preserve">hal-01699619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1753,199 +1753,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une génération d’écrivaines au centre du renouveau des lettres provençales ?</w:t>
+                <w:t xml:space="preserve">La poésie de Claudio Salvagno, carrefour d’Occitanie et d’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edicion de Jean-Yves Casanova, Estelle Ceccarini, Jean-François Courouau, Emmanuel Desiles e Cécile Noilhan. </w:t>
+              <w:t xml:space="preserve">a cura di Andrea Giraudo, Walter Meliga, Giuseppe Noto, Aline Pons, Matteo Rivoira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcello Drutel. Li desiranço [1933]</w:t>
+              <w:t xml:space="preserve">Occitània. Centres e periferias/Centri e periferie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-233, 2024, 978-2-905213-59-4</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni dell'Orso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.491-509, 2024, 978-88-3613-443-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939061v1</w:t>
+                <w:t xml:space="preserve">hal-04938794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poésie de Claudio Salvagno, carrefour d’Occitanie et d’Italie</w:t>
+                <w:t xml:space="preserve">Une génération d’écrivaines au centre du renouveau des lettres provençales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">a cura di Andrea Giraudo, Walter Meliga, Giuseppe Noto, Aline Pons, Matteo Rivoira. </w:t>
+              <w:t xml:space="preserve">Edicion de Jean-Yves Casanova, Estelle Ceccarini, Jean-François Courouau, Emmanuel Desiles e Cécile Noilhan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occitània. Centres e periferias/Centri e periferie</w:t>
+              <w:t xml:space="preserve">Marcello Drutel. Li desiranço [1933]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Jorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-233, 2024, 978-2-905213-59-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni dell'Orso</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04938794v1</w:t>
+                <w:t xml:space="preserve">hal-04939061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrivains d’expression provençale et la Catalogne au XXe siècle, une fraternité intellectuelle et littéraire ?</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.9851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.3721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Longobardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/occitania-centres-e-periferias-centri-e-periferie.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/catala/pais-catalans-e-provenca-regards-crosats-pais-catalans-e-prouvenco-regard-crousa-paisos-catalans-i-provenca-mirades-creudades-pays-catalans-et-provence-regards-croises/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ledizioni.it/collane/letteratura/biblioteca-carte-romanze/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.9851" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.3721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Longobardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/occitania-centres-e-periferias-centri-e-periferie.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/catala/pais-catalans-e-provenca-regards-crosats-pais-catalans-e-prouvenco-regard-crousa-paisos-catalans-i-provenca-mirades-creudades-pays-catalans-et-provence-regards-croises/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ledizioni.it/collane/letteratura/biblioteca-carte-romanze/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>