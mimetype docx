--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -238,243 +238,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro 26 de la revue &amp;quot;Italies&amp;quot;, &amp;quot;Langues d'Italie Dialectes, plurilinguisme et création</w:t>
+                <w:t xml:space="preserve">Avant la symphonie, les variations : sur un inédit d'avant Pouèmo de Mas-Felipe Delavouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers du Bayle-vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.12-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248583v1</w:t>
+                <w:t xml:space="preserve">hal-03963421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant la symphonie, les variations : sur un inédit d'avant Pouèmo de Mas-Felipe Delavouët</w:t>
+                <w:t xml:space="preserve">La représentation poétique de soi dans l’œuvre d’Henriette Dibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du Bayle-vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.12-26</w:t>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Écritures de femmes d’oc, XIXe-XXIe siècle, 19 (2-1 (2022)), pp.148-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963421v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation poétique de soi dans l’œuvre d’Henriette Dibon</w:t>
+                <w:t xml:space="preserve">Présentation du numéro 26 de la revue &amp;quot;Italies&amp;quot;, &amp;quot;Langues d'Italie Dialectes, plurilinguisme et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix Plurielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Langues d'Italie Dialectes, plurilinguisme et création, pp.5 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.9851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963384v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HENRIETTE DIBON, UN CHANT DE LIBERTÉ</w:t>
               </w:r>
@@ -1753,199 +1753,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poésie de Claudio Salvagno, carrefour d’Occitanie et d’Italie</w:t>
+                <w:t xml:space="preserve">Une génération d’écrivaines au centre du renouveau des lettres provençales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">a cura di Andrea Giraudo, Walter Meliga, Giuseppe Noto, Aline Pons, Matteo Rivoira. </w:t>
+              <w:t xml:space="preserve">Edicion de Jean-Yves Casanova, Estelle Ceccarini, Jean-François Courouau, Emmanuel Desiles e Cécile Noilhan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occitània. Centres e periferias/Centri e periferie</w:t>
+              <w:t xml:space="preserve">Marcello Drutel. Li desiranço [1933]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.491-509, 2024, 978-88-3613-443-4</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Jorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-233, 2024, 978-2-905213-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938794v1</w:t>
+                <w:t xml:space="preserve">hal-04939061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une génération d’écrivaines au centre du renouveau des lettres provençales ?</w:t>
+                <w:t xml:space="preserve">La poésie de Claudio Salvagno, carrefour d’Occitanie et d’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ceccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edicion de Jean-Yves Casanova, Estelle Ceccarini, Jean-François Courouau, Emmanuel Desiles e Cécile Noilhan. </w:t>
+              <w:t xml:space="preserve">a cura di Andrea Giraudo, Walter Meliga, Giuseppe Noto, Aline Pons, Matteo Rivoira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcello Drutel. Li desiranço [1933]</w:t>
+              <w:t xml:space="preserve">Occitània. Centres e periferias/Centri e periferie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-233, 2024, 978-2-905213-59-4</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni dell'Orso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.491-509, 2024, 978-88-3613-443-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939061v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrivains d’expression provençale et la Catalogne au XXe siècle, une fraternité intellectuelle et littéraire ?</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.9851" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.3721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Longobardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/occitania-centres-e-periferias-centri-e-periferie.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/catala/pais-catalans-e-provenca-regards-crosats-pais-catalans-e-prouvenco-regard-crousa-paisos-catalans-i-provenca-mirades-creudades-pays-catalans-et-provence-regards-croises/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ledizioni.it/collane/letteratura/biblioteca-carte-romanze/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceccarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.9851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.3721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.1364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Longobardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desiles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noilhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-jorn.com/livre-drutel.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/occitania-centres-e-periferias-centri-e-periferie.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/catala/pais-catalans-e-provenca-regards-crosats-pais-catalans-e-prouvenco-regard-crousa-paisos-catalans-i-provenca-mirades-creudades-pays-catalans-et-provence-regards-croises/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ledizioni.it/collane/letteratura/biblioteca-carte-romanze/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>