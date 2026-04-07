--- v0 (2026-03-03)
+++ v1 (2026-04-07)
@@ -597,286 +597,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vente de produits en vrac : comment la mettre en place en toute sécurité ?</w:t>
+                <w:t xml:space="preserve">Risk of Monkeypox virus (MPXV) transmission through the handling and consumption of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Khamisse</w:t>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kooh</w:t>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Solal</w:t>
+                <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.100237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2022.100237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03564720v1</w:t>
+                <w:t xml:space="preserve">anses-03898801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Monkeypox virus (MPXV) transmission through the handling and consumption of food</w:t>
+                <w:t xml:space="preserve">Vente de produits en vrac : comment la mettre en place en toute sécurité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+                <w:t xml:space="preserve">Elissa Khamisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mailles</w:t>
+                <w:t xml:space="preserve">Stéphane Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03898801v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03564720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database of SARS-CoV-2 and coronaviruses kinetics relevant for assessing persistence in food processing plants</w:t>
               </w:r>
@@ -1375,311 +1375,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 and O2 solubility and diffusivity data in food products stored in data warehouse structured by ontology</w:t>
+                <w:t xml:space="preserve">Validation of a predictive model coupling gas transfer and microbial growth in fresh food packed under modified atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Valérie Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Acerbi</w:t>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1556-1559. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.04.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357730v1</w:t>
+                <w:t xml:space="preserve">hal-01607135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a predictive model coupling gas transfer and microbial growth in fresh food packed under modified atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO2 and O2 solubility and diffusivity data in food products stored in data warehouse structured by ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couvert</w:t>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stahl</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Denis</w:t>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Acerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1556-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01607135v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a non-invasive methodology for assessing oxygen diffusion in liquid and solid food products</w:t>
               </w:r>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1788,189 +1788,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic model coupling gas exchange dynamics and Listeria monocytogenes growth in modified atmosphere packaging of non respiring food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception assistée d’emballage sous atmosphère modifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Couvert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Rim Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier Emballage (sept-oct), pp.18-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269206v1</w:t>
+                <w:t xml:space="preserve">hal-01231247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusivity and solubility of CO2 in dense solid food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1979,310 +1962,327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 166, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception assistée d’emballage sous atmosphère modifiée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic model coupling gas exchange dynamics and Listeria monocytogenes growth in modified atmosphere packaging of non respiring food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thuault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">O. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.192-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01231247v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive microbiology coupled with gas (O2/CO2) transfer in food/packaging systems: how to develop an efficient decision support tool for food packaging dimensioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3), pp.261 - 286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2587,51 +2587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la fièvre hémorragique de Crimée-Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Figoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,90 +2953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses portant sur des « recommandations relatives à la réduction du risque de transmission du virus Monkeypox (MPXV) lié à la manipulation et la consommation des denrées alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2022-SA-0110, Anses. 2022, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3056,271 +3056,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les brévétoxines dans les coquillages, données de toxicité, d’occurrence et microalgues productrices</w:t>
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l'Anses relative à un projet de décret prévoyant une liste d’exceptions à l’obligation de vente en vrac prévue à l’art. L. 120-1 du Code de la consommation pour des raisons de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Le Garrec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zouher Amzil</w:t>
+                <w:t xml:space="preserve">Alain Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yasmine Bottein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Comte</w:t>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0020, Anses. 2021, pp.180</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0051, Anses. 2021, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03338904v1</w:t>
+                <w:t xml:space="preserve">anses-04372502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l'Anses relative à un projet de décret prévoyant une liste d’exceptions à l’obligation de vente en vrac prévue à l’art. L. 120-1 du Code de la consommation pour des raisons de santé publique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les brévétoxines dans les coquillages, données de toxicité, d’occurrence et microalgues productrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yasmine Bottein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0020, Anses. 2021, pp.180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caron</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04372502v1</w:t>
+                <w:t xml:space="preserve">anses-03338904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au traitement thermique des coquillages contaminés par des norovirus</w:t>
               </w:r>
@@ -3450,273 +3450,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPV : Réservoirs animaux, risques de transmission aux animaux autochtones hors d’Afrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
+                <w:t xml:space="preserve">Sale of food products without packaging: the consumer as a key player in food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cordevant</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème réunion interdisciplinaire de Chimiothérapie anti-infectieuse (RICAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAI, Dec 2022, Paris Palais des congrès, France</w:t>
+              <w:t xml:space="preserve">SafeConsume International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533392v1</w:t>
+                <w:t xml:space="preserve">hal-03719766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sale of food products without packaging: the consumer as a key player in food safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPV : Réservoirs animaux, risques de transmission aux animaux autochtones hors d’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Etoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gonthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SafeConsume International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">42ème réunion interdisciplinaire de Chimiothérapie anti-infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAI, Dec 2022, Paris Palais des congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719766v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria Biotope at BioNLP Open Shared Tasks 2019</w:t>
               </w:r>
@@ -3826,480 +3826,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and visualisation of gene regulatory networks from different provenances : application at Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">A text mining approach to enhance knowledge of food microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BLAH4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. 2 p</w:t>
+              <w:t xml:space="preserve">Next Generation Challenges in Food Microbiology, FoodMicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786388v1</w:t>
+                <w:t xml:space="preserve">hal-04420417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ontologie OntoBiotope pour l'étude de la biodiversité microbienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
+                <w:t xml:space="preserve">Recovering the complexity in scientific knowledge: towards automatically reconstructing the maize floral transition gene regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2018: 18èmes Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conférence on Ecological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737399v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text mining approach to enhance knowledge of food microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ontologie OntoBiotope pour l'étude de la biodiversité microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Generation Challenges in Food Microbiology, FoodMicro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">EGC'2018: 18èmes Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420417v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the complexity in scientific knowledge: towards automatically reconstructing the maize floral transition gene regulatory network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction and visualisation of gene regulatory networks from different provenances : application at Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Ecological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">BLAH4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420441v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
@@ -4404,265 +4404,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">Text-mining and ontologies: new approaches to knowledge discovery of microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Nédellec</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556276v1</w:t>
+                <w:t xml:space="preserve">hal-02736151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-mining and ontologies: new approaches to knowledge discovery of microbial diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Microbial Diversity 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.200370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736151v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t>
               </w:r>
@@ -5358,51 +5358,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
+                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
@@ -5437,89 +5437,98 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCreative 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orsay, France. pp.14 slides, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4286.6326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512197v1</w:t>
+                <w:t xml:space="preserve">hal-01603453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5578,81 +5587,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
+                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
@@ -5687,82 +5696,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioCreative 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4286.6326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603453v1</w:t>
+                <w:t xml:space="preserve">hal-01512197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gaz et l'aliment. Les éléments déterminant de l'efficacité des gaz vis-à-vis des microorganismes</w:t>
               </w:r>
@@ -5830,51 +5830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 kinetics in cheese matrix at 20°C position from interface (mm) A new methodology to monitor CO 2 transfer and determine its diffusivity and solubility in solid food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of O2 transfer in the food/packaging system for a better shelf life evaluation of modified atmosphere food packaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,90 +6795,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque de transmission du virus Monkeypox par la manipulation et la consommation d'aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Libbey Eurotext. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
@@ -7159,277 +7159,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04450015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Deléger</w:t>
+                <w:t xml:space="preserve">An agent-based model to predict SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">FoodMicro2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694214v1</w:t>
+                <w:t xml:space="preserve">anses-03903173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to predict SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03903173v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats, phenotypes and uses extracted from text</w:t>
               </w:r>
@@ -7665,51 +7665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,90 +7803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
@@ -8053,90 +8053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision support tool to predict mass transfer and microorganism growth in modified atmosphere packagingof fresh food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8433,51 +8433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04690827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pivette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1432332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04143993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03564720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03898801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2022.100237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03832274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batejat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01763-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03350437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02908234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01244-20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNR25JSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C529X43S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT9B9682-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.05.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Garrec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Bottein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desportes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thebault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04533392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordevant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gonthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05395210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Caillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;rozier Sandra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04450015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pouderoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04690827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pivette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1432332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04143993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03898801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2022.100237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03564720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03832274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batejat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01763-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03350437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02908234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01244-20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNR25JSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C529X43S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.05.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT9B9682-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desportes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Garrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Bottein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thebault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gonthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04533392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordevant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05395210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Caillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;rozier Sandra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04450015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pouderoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>