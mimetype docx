--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1375,311 +1375,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a predictive model coupling gas transfer and microbial growth in fresh food packed under modified atmosphere</w:t>
+                <w:t xml:space="preserve">CO2 and O2 solubility and diffusivity data in food products stored in data warehouse structured by ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couvert</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stahl</w:t>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Denis</w:t>
+                <w:t xml:space="preserve">Filippo Acerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58, pp.43-55. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1556-1559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607135v1</w:t>
+                <w:t xml:space="preserve">hal-01357730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 and O2 solubility and diffusivity data in food products stored in data warehouse structured by ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a predictive model coupling gas transfer and microbial growth in fresh food packed under modified atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Valérie Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filippo Acerbi</w:t>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.04.044⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01357730v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a non-invasive methodology for assessing oxygen diffusion in liquid and solid food products</w:t>
               </w:r>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dossier Emballage (sept-oct), pp.18-24</w:t>
@@ -1917,372 +1917,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusivity and solubility of CO2 in dense solid food products</w:t>
+                <w:t xml:space="preserve">Mechanistic model coupling gas exchange dynamics and Listeria monocytogenes growth in modified atmosphere packaging of non respiring food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.05.023⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.192-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269248v1</w:t>
+                <w:t xml:space="preserve">hal-01269206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic model coupling gas exchange dynamics and Listeria monocytogenes growth in modified atmosphere packaging of non respiring food</w:t>
+                <w:t xml:space="preserve">Diffusivity and solubility of CO2 in dense solid food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01269206v1</w:t>
+                <w:t xml:space="preserve">hal-01269248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive microbiology coupled with gas (O2/CO2) transfer in food/packaging systems: how to develop an efficient decision support tool for food packaging dimensioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3), pp.261 - 286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,271 +3056,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l'Anses relative à un projet de décret prévoyant une liste d’exceptions à l’obligation de vente en vrac prévue à l’art. L. 120-1 du Code de la consommation pour des raisons de santé publique</w:t>
+                <w:t xml:space="preserve">Les brévétoxines dans les coquillages, données de toxicité, d’occurrence et microalgues productrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Aymard</w:t>
+                <w:t xml:space="preserve">Raphaële Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Bayourthe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Desportes</w:t>
+                <w:t xml:space="preserve">Marie-Yasmine Bottein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0051, Anses. 2021, 71 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0020, Anses. 2021, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04372502v1</w:t>
+                <w:t xml:space="preserve">anses-03338904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les brévétoxines dans les coquillages, données de toxicité, d’occurrence et microalgues productrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l'Anses relative à un projet de décret prévoyant une liste d’exceptions à l’obligation de vente en vrac prévue à l’art. L. 120-1 du Code de la consommation pour des raisons de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Le Garrec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zouher Amzil</w:t>
+                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yasmine Bottein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Comte</w:t>
+                <w:t xml:space="preserve">Isabelle Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0020, Anses. 2021, pp.180</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0051, Anses. 2021, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03338904v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04372502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au traitement thermique des coquillages contaminés par des norovirus</w:t>
               </w:r>
@@ -3450,273 +3450,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sale of food products without packaging: the consumer as a key player in food safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPV : Réservoirs animaux, risques de transmission aux animaux autochtones hors d’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Etoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SafeConsume International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">42ème réunion interdisciplinaire de Chimiothérapie anti-infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAI, Dec 2022, Paris Palais des congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719766v1</w:t>
+                <w:t xml:space="preserve">hal-04533392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPV : Réservoirs animaux, risques de transmission aux animaux autochtones hors d’Afrique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sale of food products without packaging: the consumer as a key player in food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Etoré</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Collignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème réunion interdisciplinaire de Chimiothérapie anti-infectieuse (RICAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAI, Dec 2022, Paris Palais des congrès, France</w:t>
+              <w:t xml:space="preserve">SafeConsume International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533392v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria Biotope at BioNLP Open Shared Tasks 2019</w:t>
               </w:r>
@@ -3826,480 +3826,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text mining approach to enhance knowledge of food microorganisms</w:t>
+                <w:t xml:space="preserve">Reconstruction and visualisation of gene regulatory networks from different provenances : application at Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Generation Challenges in Food Microbiology, FoodMicro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">BLAH4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420417v1</w:t>
+                <w:t xml:space="preserve">hal-02786388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the complexity in scientific knowledge: towards automatically reconstructing the maize floral transition gene regulatory network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Deveaux</w:t>
+                <w:t xml:space="preserve">L'ontologie OntoBiotope pour l'étude de la biodiversité microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Ecological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EGC'2018: 18èmes Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420441v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ontologie OntoBiotope pour l'étude de la biodiversité microbienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
+                <w:t xml:space="preserve">Recovering the complexity in scientific knowledge: towards automatically reconstructing the maize floral transition gene regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2018: 18èmes Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conférence on Ecological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737399v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and visualisation of gene regulatory networks from different provenances : application at Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">A text mining approach to enhance knowledge of food microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BLAH4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. 2 p</w:t>
+              <w:t xml:space="preserve">Next Generation Challenges in Food Microbiology, FoodMicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786388v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
@@ -4404,265 +4404,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-mining and ontologies: new approaches to knowledge discovery of microbial diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Microbial Diversity 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.200370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736151v1</w:t>
+                <w:t xml:space="preserve">hal-01556276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">Text-mining and ontologies: new approaches to knowledge discovery of microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Nédellec</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.200370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01556276v1</w:t>
+                <w:t xml:space="preserve">hal-02736151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t>
               </w:r>
@@ -4858,911 +4858,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the bacteria biotope task at BioNLP shared task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared Task SeeDev : Extraction de régulations impliquées dans le développement de la graine d’Arabidopsis thaliana à partir de publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.101</w:t>
+              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455857v1</w:t>
+                <w:t xml:space="preserve">hal-01455855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Task SeeDev : Extraction de régulations impliquées dans le développement de la graine d’Arabidopsis thaliana à partir de publications scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the bacteria biotope task at BioNLP shared task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455855v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoBiotope: une ontologie pour croiser les habitats microbiens avec les analyses de génomes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455856v1</w:t>
+                <w:t xml:space="preserve">hal-01455854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OntoBiotope: une ontologie pour croiser les habitats microbiens avec les analyses de génomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t>
+              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455854v1</w:t>
+                <w:t xml:space="preserve">hal-01455856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603453v1</w:t>
+                <w:t xml:space="preserve">hal-01524850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">BioCreative 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524850v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
+                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCreative 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orsay, France. pp.14 slides, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4286.6326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512197v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gaz et l'aliment. Les éléments déterminant de l'efficacité des gaz vis-à-vis des microorganismes</w:t>
               </w:r>
@@ -5830,51 +5830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 kinetics in cheese matrix at 20°C position from interface (mm) A new methodology to monitor CO 2 transfer and determine its diffusivity and solubility in solid food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of O2 transfer in the food/packaging system for a better shelf life evaluation of modified atmosphere food packaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6144,77 +6144,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Regulatory Network of Plant Seed Development (SeeDev) Task at the BioNLP Shared Task 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6284,64 +6284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7159,277 +7159,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04450015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to predict SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03903173v1</w:t>
+                <w:t xml:space="preserve">hal-03694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Deléger</w:t>
+                <w:t xml:space="preserve">An agent-based model to predict SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">FoodMicro2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694214v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03903173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats, phenotypes and uses extracted from text</w:t>
               </w:r>
@@ -7665,51 +7665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,90 +7803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
@@ -8053,90 +8053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision support tool to predict mass transfer and microorganism growth in modified atmosphere packagingof fresh food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8433,51 +8433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04690827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pivette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1432332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04143993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03898801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2022.100237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03564720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03832274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batejat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01763-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03350437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02908234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01244-20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNR25JSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C529X43S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.05.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT9B9682-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desportes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Garrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Bottein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thebault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gonthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04533392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordevant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05395210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Caillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;rozier Sandra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04450015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pouderoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04690827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pivette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1432332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04143993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03898801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2022.100237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03564720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03832274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batejat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01763-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03350437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02908234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01244-20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.03.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNR25JSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C529X43S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT9B9682-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.05.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Garrec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Bottein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desportes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thebault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04533392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordevant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gonthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05395210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Caillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;rozier Sandra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04450015v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pouderoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>