--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -180,8854 +180,8863 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of proteins coupling enzymatic reaction and microfiltration from Tetraselmis chui extract</w:t>
+                <w:t xml:space="preserve">Probing the fouling induced by biomolecules of a polymer microfiltration membrane using 3D cryo-FIB/SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+                <w:t xml:space="preserve">Hélène Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gillon</w:t>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafizur Rahman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 370, pp.133216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133216⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 390, pp.137045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2026.137045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280643v1</w:t>
+                <w:t xml:space="preserve">hal-05343641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-grafted nylon membranes for sequential filtration of Tetraselmis chui extract with enhanced protein recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of proteins coupling enzymatic reaction and microfiltration from Tetraselmis chui extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Schreiber</w:t>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schmidt</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Prager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+                <w:t xml:space="preserve">Hafizur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Couallier</w:t>
+                <w:t xml:space="preserve">Agnes Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 369, pp.133131. </w:t>
+              <w:t xml:space="preserve">, 2025, 370, pp.133216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341081v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of lipids and proteins from clarified microalgae lysate: The effect of lipid-protein interaction on the cross-flow and shear-enhanced microfiltration performances</w:t>
+                <w:t xml:space="preserve">Enzyme-grafted nylon membranes for sequential filtration of Tetraselmis chui extract with enhanced protein recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuli Liu</w:t>
+                <w:t xml:space="preserve">Tim Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rouquié</w:t>
+                <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Frappart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+                <w:t xml:space="preserve">Andrea Prager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 328, pp.124985. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.124985⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 369, pp.133131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211435v1</w:t>
+                <w:t xml:space="preserve">hal-05341081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an automated process for Limnospira indica harvesting and culture medium recycling for space applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of lipids and proteins from clarified microalgae lysate: The effect of lipid-protein interaction on the cross-flow and shear-enhanced microfiltration performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Tallec</w:t>
+                <w:t xml:space="preserve">Matthieu Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vandermies</w:t>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dries Demey</w:t>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspas.2023.1229043⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 328, pp.124985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.124985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611610v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an automated process for Limnospira indica harvesting and culture medium recycling for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vandermies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Mear</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gillon</w:t>
+                <w:t xml:space="preserve">Céline Coene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imma Gifuni</w:t>
+                <w:t xml:space="preserve">Brigitte Lamaze-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lavenant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+                <w:t xml:space="preserve">Dries Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74, pp.103180. </w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1229043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2023.1229043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158823v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids and Proteins Differentiation in Membrane Fouling Using Heavy Metal Staining and Electron Microscopy at Cryogenic Temperatures</w:t>
+                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roberge</w:t>
+                <w:t xml:space="preserve">Hugo Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Couallier</w:t>
+                <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Abellan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.103180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330553v1</w:t>
+                <w:t xml:space="preserve">hal-04158823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsions: Impact on fouling dislodgment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipids and Proteins Differentiation in Membrane Fouling Using Heavy Metal Staining and Electron Microscopy at Cryogenic Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.120353⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573353v2</w:t>
+                <w:t xml:space="preserve">hal-04330553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling bead-milling and microfiltration for the recovery of lipids and proteins from Parachlorella kessleri: Impact of the cell disruption conditions on the separation performances</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsions: Impact on fouling dislodgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 287, pp.120570. </w:t>
+              <w:t xml:space="preserve">, 2022, 285, pp.120353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.120570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.120353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561759v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the structure of membrane fouling by biomolecules using comparison with isotherms and ATR-FTIR local quantification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling bead-milling and microfiltration for the recovery of lipids and proteins from Parachlorella kessleri: Impact of the cell disruption conditions on the separation performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2020.1783370⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.120570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.120570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874555v1</w:t>
+                <w:t xml:space="preserve">hal-03561759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the key structural factors affecting permeability and selectivity of PAN and PES polymeric filtration membranes using 3D FIB/SEM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into the structure of membrane fouling by biomolecules using comparison with isotherms and ATR-FTIR local quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2022.120530⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (2), pp.207-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2020.1783370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686480v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of soluble proteins from Chlorella vulgaris by bead-milling and microfiltration: Impact of the concentration and the physicochemical conditions during the cell disruption on the whole process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determination of the key structural factors affecting permeability and selectivity of PAN and PES polymeric filtration membranes using 3D FIB/SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108, pp.34-47. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 653, pp.120530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2022.120530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433494v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic leakage as a tool to probe internal fouling in MF and UF membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery of soluble proteins from Chlorella vulgaris by bead-milling and microfiltration: Impact of the concentration and the physicochemical conditions during the cell disruption on the whole process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imma Gifuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117707⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.34-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498315v1</w:t>
+                <w:t xml:space="preserve">hal-03433494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-flow filtration for the recovery of lipids from microalgae aqueous extracts: membrane selection and performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Viau</w:t>
+                <w:t xml:space="preserve">Electrokinetic leakage as a tool to probe internal fouling in MF and UF membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 599, pp.117707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319838v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-enhanced membrane filtration of model and real microalgae extracts for lipids recovery in biorefinery context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Cross-flow filtration for the recovery of lipids from microalgae aqueous extracts: membrane selection and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Villafaña-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vinoth Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 288, pp.121539. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.199-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319633v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical cell disruption of Parachlorella kessleri microalgae: Impact on lipid fraction composition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear-enhanced membrane filtration of model and real microalgae extracts for lipids recovery in biorefinery context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Villafaña-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 256, pp.77 - 85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.01.148⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 288, pp.121539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823864v1</w:t>
+                <w:t xml:space="preserve">hal-02319633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the water-triolein-oleic acid mixture: Local structure and thermodynamic properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical cell disruption of Parachlorella kessleri microalgae: Impact on lipid fraction composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5021753⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.77 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.01.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823874v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bulk concentration on the organisation of molecules at a membrane surface and flux decline during reverse osmosis of an anionic surfactant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular simulation of the water-triolein-oleic acid mixture: Local structure and thermodynamic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.10.012⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5021753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216295v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of fluorinated surfactants by reverse osmosis – Role of surfactants in membrane fouling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Influence of bulk concentration on the organisation of molecules at a membrane surface and flux decline during reverse osmosis of an anionic surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaohuan Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Severac</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 458, pp.111-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.01.063⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 499, pp. 257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01823812v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of a mesoscopic model for the self-assembly of linear sodium alkyl sulfates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Removal of fluorinated surfactants by reverse osmosis – Role of surfactants in membrane fouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaohuan Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deguerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4875515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 458, pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444722v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of firefighting water containing a fluorinated surfactant by reverse osmosis coupled to electrocoagulation-filtration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Parameterization of a mesoscopic model for the self-assembly of linear sodium alkyl sulfates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohuan Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2010.10.016⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4875515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642296v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-compartment bipolar membrane electrodialysis for splitting of sodium formate into formic acid and sodium hydroxide: Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Purification of firefighting water containing a fluorinated surfactant by reverse osmosis coupled to electrocoagulation-filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deguerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2008.10.058⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2010.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789483v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing water consumption in beet distilleries by recycling the condensates to the fermentation phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+                <w:t xml:space="preserve">Two-compartment bipolar membrane electrodialysis for splitting of sodium formate into formic acid and sodium hydroxide: Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Salvador Jaime-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2007.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2008.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01266519v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three compartment bipolar membrane electrodialysis of sodium formate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+                <w:t xml:space="preserve">Reducing water consumption in beet distilleries by recycling the condensates to the fermentation phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morin Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2008.07.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (5), pp.655-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2007.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789553v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical determination of acidity level and dissociation of formic acid-water mixtures as solvent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Three compartment bipolar membrane electrodialysis of sodium formate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Salavador Jaime-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.02.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 325, pp.528-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2008.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743325v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of deformed peaks in capillary gas chromatography (CGC): application to simultaneous analysis of free fatty acids and less polar compounds in aqueous distillery effluent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchapla</w:t>
+                <w:t xml:space="preserve">Electrochemical determination of acidity level and dissociation of formic acid-water mixtures as solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Jaime-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2006.10.024⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.5773-5780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.02.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01267089v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of reverse osmosis in the treatment of condensates arising from the concentration of distillery vinasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Quantification of deformed peaks in capillary gas chromatography (CGC): application to simultaneous analysis of free fatty acids and less polar compounds in aqueous distillery effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morin Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Decloux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2006.02.002⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 583 (2), pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2006.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267099v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of distillery effluents in alcoholic fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Usefulness of reverse osmosis in the treatment of condensates arising from the concentration of distillery vinasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morin Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Salgado Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1385/ABAB:133:3:217⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 196 (1-3), pp.306-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2006.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593932v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafiltration within downstream processing: some process design considerations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Rios</w:t>
+                <w:t xml:space="preserve">Recycling of distillery effluents in alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morin Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pastore Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0255-2701(02)00053-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.217-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1385/ABAB:133:3:217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01823767v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des condensats de distillerie en vue de leur traitement et de leur recyclage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Ultrafiltration within downstream processing: some process design considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Decloux</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-P. Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (4), pp.299-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0255-2701(02)00053-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882286v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'eau dans les industries des sucres: traitement de condensats d'évaporation en vue de leur recyclage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Analyse des condensats de distillerie en vue de leur traitement et de leur recyclage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Morin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'eau dans les industries des sucres: traitement de condensats d'évaporation en vue de leur recyclage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36, pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaktive Polymermembranen zur Proteingewinnung aus Mikroalgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Becker-Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGMT Tagung 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of proteins from microalgae extracts using biocatalytic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Filtration Congress (WFC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme-grafted nylon membranes for enhanced protein recovery from microalgae Tetraselmis chui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Prager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMTEK 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes appliquées aux microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the fouling induced by biomolecules of a polymer microfiltration membrane using 3D cryo-FIB/SEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Filtration Congress (WFC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343641v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343193v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343289v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">La valorisation de biomolécules de microalgues: comprendre le milieu complexe pour mieux le fractionner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire GEPEA-BIA « Bioraffinerie et valorisation des bioressources »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEPEA et BIA, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343332v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation de biomolécules de microalgues: comprendre le milieu complexe pour mieux le fractionner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microalgae biorefining and membrane processes: Opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEPEA-BIA « Bioraffinerie et valorisation des bioressources »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEPEA et BIA, Jan 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la fédération de recherche FERMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TBI Toulouse, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735039v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae biorefining and membrane processes: Opportunities and challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enzyme-functionalized polymer membranes for enhanced protein recovery from microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Becker-Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la fédération de recherche FERMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TBI Toulouse, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735050v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-functionalized polymer membranes for enhanced protein recovery from microalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an innovative process coupling extraction and separation in aqueous phase for the efficient recovery of protein from lysed microalgae and facilitate their valorization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Schreiber</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFM, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343246v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative process coupling extraction and separation in aqueous phase for the efficient recovery of protein from lysed microalgae and facilitate their valorization.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gifuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFM, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">European Phycological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734974v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein recovery from Tetraselmis chui coupling cell disruption and membrane filtration; impact of the biomass quality on the whole process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imma Gifuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Phycological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée Membranes et Bioraffinage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Français des Membranes, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211525v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein recovery from Tetraselmis chui coupling cell disruption and membrane filtration; impact of the biomass quality on the whole process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Integrated process conception to produce a soluble protein extract from Tetraselmis chui with low color for food application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gifuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Membranes et Bioraffinage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club Français des Membranes, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICEF14 (International Congress on Engineering and Food)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212001v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated process conception to produce a soluble protein extract from Tetraselmis chui with low color for food application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Séparation de lipides et de protéines de microalgues par filtration tangentielle et dynamique : étude de l'impact des interactions entre les composés sur les performances du procédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14 (International Congress on Engineering and Food)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211542v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de lipides et de protéines de microalgues par filtration tangentielle et dynamique : étude de l'impact des interactions entre les composés sur les performances du procédé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">3D Cryo-FIB/SEM For Microalgae Filtration Applications: Probing Biomolecules Buried Inside Porous Polymeric Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Portland, Oregon, United States. pp.74-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622001209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033092v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cryo-FIB/SEM For Microalgae Filtration Applications: Probing Biomolecules Buried Inside Porous Polymeric Media</w:t>
+                <w:t xml:space="preserve">Destruction cellulaire de 3 souches de microalgues et intégration à un procédé global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roberge</w:t>
+                <w:t xml:space="preserve">Hugo Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Imma Gifuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818754v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction cellulaire de 3 souches de microalgues et intégration à un procédé global</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Membrane filtration for microalgae culture and biorefining: opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sociedad Mexicana de Ciencia y Tecnologia de Membranas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMCyTM, Oct 2022, Zacatecas, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211963v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane filtration for microalgae culture and biorefining: opportunities and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Implementation of an automated process for a continuous Limnospira harvesting and the recycling of the culture medium for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vandermies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociedad Mexicana de Ciencia y Tecnologia de Membranas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMCyTM, Oct 2022, Zacatecas, Mexico</w:t>
+              <w:t xml:space="preserve">MELISSA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211491v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an automated process for a continuous Limnospira harvesting and the recycling of the culture medium for space applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of the selective layer of PAN and PES polymeric filtration membranes using 3D FIB/SEM and flux calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELISSA CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211592v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the selective layer of PAN and PES polymeric filtration membranes using 3D FIB/SEM and flux calculation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of selective layer and biomolecules fouling in polymeric membranes for microalgae filtration applications using 3D FIB/SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Pittsburgh, United States. pp.774-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621003081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212132v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of selective layer and biomolecules fouling in polymeric membranes for microalgae filtration applications using 3D FIB/SEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsion: impact on the fouling structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212063v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsion: impact on the fouling structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recovery of lipids and proteins from Parachlorella kessleri cultivated in starving conditions: impact of the physicochemical conditions during the cell disruption on the whole process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212122v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lipids and proteins from Parachlorella kessleri cultivated in starving conditions: impact of the physicochemical conditions during the cell disruption on the whole process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Using electrokinetic leakage to probe internal fouling of ultrafiltration membranes Submission topic: Membrane fouling and cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Altendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Engineering with membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bastad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212096v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using electrokinetic leakage to probe internal fouling of ultrafiltration membranes Submission topic: Membrane fouling and cleaning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Recovery of lipids from microalgae extracts by membrane processes: Comparison of cross-flow and shear-enhanced filtration performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Villafaña Lopéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bastad, Sweden</w:t>
+              <w:t xml:space="preserve">The 5th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353489v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lipids from microalgae extracts by membrane processes: Comparison of cross-flow and shear-enhanced filtration performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th European Congress of Applied Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344598v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Separation of TAGs from Parachlorella kessleri in wet processing: effect of cell destruction on the performance of the membrane fractionation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823576v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of TAGs from Parachlorella kessleri in wet processing: effect of cell destruction on the performance of the membrane fractionation process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Membrane filtration of organic molecules in water: from the compounds organisation to the process performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349380v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane filtration of organic molecules in water: from the compounds organisation to the process performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparaison entre la filtration tangentielle et la filtration dynamique pour la séparation des biomolécules issues des microalgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Villafana Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344663v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre la filtration tangentielle et la filtration dynamique pour la séparation des biomolécules issues des microalgues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Membrane filtration for the recovery of lipids from microalgae extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Villafaña López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344338v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane filtration for the recovery of lipids from microalgae extracts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractionnement de biomolécules issues des microalgues: exemple du couplage entre broyage et filtration membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journée Microalgues du CEBB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims - Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893857v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de biomolécules issues des microalgues: exemple du couplage entre broyage et filtration membranaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simulation d'une interface entre un mélange trioléine-acide oléique et l'eau: analyse de la tension interfaciale et de l'organisation des lipides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Microalgues du CEBB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims - Pomacle, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes - travaux scientifiques basés sur le calcul intensif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893846v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'une interface entre un mélange trioléine-acide oléique et l'eau: analyse de la tension interfaciale et de l'organisation des lipides.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding microalgae lipids recovery by membrane processes: cross flow filtration of a representative synthetic mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villafaña Lopéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes - travaux scientifiques basés sur le calcul intensif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345614v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding microalgae lipids recovery by membrane processes: cross flow filtration of a representative synthetic mixture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Filtration d'une émulsion représentative d'un extrait de microalgues pour la concentration des lipides : Comparaison des filtrations dynamique et tangentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Villafaña-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Frappart</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">MemPro 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897689v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration d'une émulsion représentative d'un extrait de microalgues pour la concentration des lipides : Comparaison des filtrations dynamique et tangentielle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Couallier</w:t>
+                <w:t xml:space="preserve">Characterization of the lipid fraction of grinded stressed p. Chlorella Kessleri and formulation of a representative synthetic mixture, to initiate the study of lipids concentration by membrane filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kucma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MemPro 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344833v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical analysis for the integration of a microalgae production and biorefining unit in &amp;quot;Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biscaïno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical study of a synthetic mixture of grinded microalgae and its lipids separation by membrane processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the lipid fraction of grinded stressed p. Chlorella Kessleri and formulation of a representative synthetic mixture, to initiate the study of lipids concentration by membrane filtration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">CHARACTERIZATION OF LIPIDS PRODUCED BY PARACHLORELLA KESSLERI, CULTURED UNDER NITROGEN STARVING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Resources and Biorefineries (RRB 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345534v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF LIPIDS PRODUCED BY PARACHLORELLA KESSLERI, CULTURED UNDER NITROGEN STARVING CONDITIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bourseau</w:t>
+                <w:t xml:space="preserve">Upscaled modeling of microfiltration membrane fouling by protein adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Resources and Biorefineries (RRB 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">5th International Conference on Porous Media (Interpore 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345489v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaled modeling of microfiltration membrane fouling by protein adsorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of RO Membrane Fouling by Surfactants: a Combination of Experiments and Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohuan Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Porous Media (Interpore 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Londres, France. pp.1751-1752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829208v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of RO Membrane Fouling by Surfactants: a Combination of Experiments and Simulation Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling of MF/UF Membrane Fouling by a Protein: A New Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Londres, France. pp.1751-1752, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.935⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. pp.1842-1843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789729v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of MF/UF Membrane Fouling by a Protein: A New Multiscale Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fouling of reverse osmosis membranes by hydrocarbonated and fluorinated surfactants contained in firefighting water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohuan Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deguerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. pp.1842-1843, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.970⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Londres, France. pp.1753 - 1755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...113 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9037,1941 +9046,1941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération des protéines de Tetraselmis chui lysées, par couplage de réaction enzymatique et microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racym Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective extraction of glycolipids by supercritical CO2 from spinach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Phuong TA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14 (International Congress on Engineering and Food)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par cryo microscopie électronique de membranes de filtration PAN et PES et de leur colmatage par des biomolécules, appliqué à la valorisation des microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par 3D cryo FIB/SEM de membranes de filtration polymères et de leur colmatage par des biomolécules, appliquées à la valorisation des microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau d'imagerie en Microscopie Electronique (RIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of selective layer and biomolecules fouling in polymeric membranes for microalgae filtration applications using 3D FIB/SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Conference (MC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saline solutions cleaning of MF membranes fouled with microalgae-based synthetic emulsion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation 2D et 3D de nanopores de membrane de filtration polymère par FIB/MEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Álvarez-Blanco</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Membranes and Membrane Processes (ICOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, London (Online), United Kingdom. 2020</w:t>
+              <w:t xml:space="preserve">Réseau d'Imagerie en Microscopie Electronique (RIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212165v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 2D et 3D de nanopores de membrane de filtration polymère par FIB/MEB</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Saline solutions cleaning of MF membranes fouled with microalgae-based synthetic emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abellan</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Álvarez-Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau d'Imagerie en Microscopie Electronique (RIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Autrans, France</w:t>
+              <w:t xml:space="preserve">12th International Congress on Membranes and Membrane Processes (ICOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, London (Online), United Kingdom. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212197v1</w:t>
+                <w:t xml:space="preserve">hal-04212165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of soluble proteins from Chlorella V. by bead-milling and microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algaeurope 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rome (online), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration des lipides issus de Parachlorella kessleri en voie humide : effet de la destruction cellulaire sur la performance du procédé de fractionnement par membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using electrokinetic leakage to probe internal fouling of ultrafiltration membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane fitration for the recovery of lipids from microalgae extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Villafana Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGAEUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the fouling of an ultrafiltration polyethersulfone membrane fouled by an emulsion modelling lipids issued from Microalgae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Fractionation of Biomolecules from Microalgae: Characterization of Membranes Fouled by Lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Membranes In Drinking And Industrial Water Production (MDIWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353535v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of Biomolecules from Microalgae: Characterization of Membranes Fouled by Lipids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the fouling of an ultrafiltration polyethersulfone membrane fouled by an emulsion modelling lipids issued from Microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Membranes In Drinking And Industrial Water Production (MDIWP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">ICOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353508v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-enhanced membrane filtration of synthetic microalgae lipids for applications in biorefinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration d'une émulsion représentative d'un extrait de microalgues pour la concentration des lipides : choix de membrane et caractérisation du colmatage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MemPro 6 Intégration des membranes dans les procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids behaviour in aqueous solution of disrupted microalgae cultivated under nitrogen starving conditions: molecular simulation compared to experimental study of representative synthetic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Huzaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Reniewable Resources and Biorefineries (RRB 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10981,100 +10990,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du recyclage en fermentation alcoolique des condensats d'évaporation de vinasses de distillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morin Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Ecole Nationale Supérieure des Industries Agricoles et Alimentaires, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02829644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11084,105 +11093,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration membranaire de composés organiques en phase aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Nantes, Faculté des sciences et des techniques, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02345764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11250,51 +11259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DAFCC75"/>
+    <w:nsid w:val="E99888BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11481,51 +11490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-couallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5857-7123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101326106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frappart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.124985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tallec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandermies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamaze-Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Demey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2023.1229043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roberge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abellan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573353v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouqui&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roberge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.120353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.120570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roberge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.120530" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouquie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117707" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafa&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vinoth Kumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.10.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121539" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavijo Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.148" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Mai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baudequin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deguerry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Severac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.01.063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3583B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875515" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baudequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.10.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salvador Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.058" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morin Couallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewandowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2007.02.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZS71KHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salavador Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.07.059" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.058" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.10.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVDH9SBH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Salgado Ruiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19LWJZ90-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Payot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pastore Bertin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/ABAB:133:3:217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darnon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rios" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00053-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKX97LT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Decloux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker-Jahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prager" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343641v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622001209" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211592v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621003081" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212096v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Altendji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafa&#241;a Lop&#233;z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavenant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafana Lopez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafa&#241;a L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villafa&#241;a Lop&#233;z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafa&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisca&#239;no" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bizard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bozec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.935" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.936" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racym Mekki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aljaberi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212018v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212165v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#193;lvarez-Blanco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Drevet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344785v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafana Lopez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frappart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353508v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huzaini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345764v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-couallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5857-7123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101326106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343641v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roberge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frappart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.124985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tallec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandermies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamaze-Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Demey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2023.1229043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573353v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouqui&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roberge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.120353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.120570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roberge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.120530" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.05.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouquie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117707" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafa&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vinoth Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.10.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavijo Rivera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.148" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baudequin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deguerry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Severac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.01.063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3583B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875515" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baudequin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salvador Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morin Couallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewandowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2007.02.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZS71KHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salavador Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.07.059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.058" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.10.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVDH9SBH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Salgado Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.02.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19LWJZ90-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Payot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pastore Bertin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/ABAB:133:3:217" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00053-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKX97LT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Decloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker-Jahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prager" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622001209" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212132v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621003081" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Altendji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafa&#241;a Lop&#233;z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavenant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafana Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafa&#241;a L&#243;pez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villafa&#241;a Lop&#233;z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344833v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafa&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisca&#239;no" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bizard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bozec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345489v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.935" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.936" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racym Mekki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaberi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212034v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#193;lvarez-Blanco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Drevet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafana Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frappart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896090v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345202v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huzaini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>