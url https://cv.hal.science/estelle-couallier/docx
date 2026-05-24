--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -733,295 +733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an automated process for Limnospira indica harvesting and culture medium recycling for space applications</w:t>
+                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Tallec</w:t>
+                <w:t xml:space="preserve">Hugo Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vandermies</w:t>
+                <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dries Demey</w:t>
+                <w:t xml:space="preserve">Laurence Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspas.2023.1229043⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.103180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611610v1</w:t>
+                <w:t xml:space="preserve">hal-04158823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an automated process for Limnospira indica harvesting and culture medium recycling for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vandermies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Mear</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gillon</w:t>
+                <w:t xml:space="preserve">Céline Coene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imma Gifuni</w:t>
+                <w:t xml:space="preserve">Brigitte Lamaze-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lavenant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+                <w:t xml:space="preserve">Dries Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74, pp.103180. </w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1229043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2023.1229043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158823v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and Proteins Differentiation in Membrane Fouling Using Heavy Metal Staining and Electron Microscopy at Cryogenic Temperatures</w:t>
               </w:r>
@@ -1118,425 +1118,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsions: Impact on fouling dislodgment</w:t>
+                <w:t xml:space="preserve">New insights into the structure of membrane fouling by biomolecules using comparison with isotherms and ATR-FTIR local quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouquié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">Sepideh Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roberge</w:t>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abellan</w:t>
+                <w:t xml:space="preserve">Fabien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.120353⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (2), pp.207-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2020.1783370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573353v2</w:t>
+                <w:t xml:space="preserve">hal-02874555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling bead-milling and microfiltration for the recovery of lipids and proteins from Parachlorella kessleri: Impact of the cell disruption conditions on the separation performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 287, pp.120570. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.120570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the structure of membrane fouling by biomolecules using comparison with isotherms and ATR-FTIR local quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sepideh Habibi</w:t>
+                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsions: Impact on fouling dislodgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bellet</w:t>
+                <w:t xml:space="preserve">H. Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+                <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (2), pp.207-224. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 285, pp.120353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2020.1783370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.120353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874555v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the key structural factors affecting permeability and selectivity of PAN and PES polymeric filtration membranes using 3D FIB/SEM</w:t>
               </w:r>
@@ -1652,64 +1652,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of soluble proteins from Chlorella vulgaris by bead-milling and microfiltration: Impact of the concentration and the physicochemical conditions during the cell disruption on the whole process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,290 +2546,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of fluorinated surfactants by reverse osmosis – Role of surfactants in membrane fouling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterization of a mesoscopic model for the self-assembly of linear sodium alkyl sulfates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohuan Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Baudequin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.01.063⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4875515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823812v1</w:t>
+                <w:t xml:space="preserve">hal-01444722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of a mesoscopic model for the self-assembly of linear sodium alkyl sulfates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of fluorinated surfactants by reverse osmosis – Role of surfactants in membrane fouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaohuan Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deguerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 458, pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.01.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4875515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444722v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of firefighting water containing a fluorinated surfactant by reverse osmosis coupled to electrocoagulation-filtration</w:t>
               </w:r>
@@ -2854,64 +2854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deguerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (3), pp.275-282. </w:t>
@@ -4175,168 +4175,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaktive Polymermembranen zur Proteingewinnung aus Mikroalgen</w:t>
+                <w:t xml:space="preserve">Enzyme-grafted nylon membranes for enhanced protein recovery from microalgae Tetraselmis chui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Konrad Leopold</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMT Tagung 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">MEMTEK 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343375v1</w:t>
+                <w:t xml:space="preserve">hal-05343445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of proteins from microalgae extracts using biocatalytic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4345,275 +4345,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Filtration Congress (WFC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-grafted nylon membranes for enhanced protein recovery from microalgae Tetraselmis chui</w:t>
+                <w:t xml:space="preserve">Bioaktive Polymermembranen zur Proteingewinnung aus Mikroalgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Prager</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Couallier</w:t>
+                <w:t xml:space="preserve">Julia Becker-Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMTEK 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">DGMT Tagung 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343445v1</w:t>
+                <w:t xml:space="preserve">hal-05343375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes appliquées aux microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4645,135 +4645,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microalgae biorefining and membrane processes: Opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la fédération de recherche FERMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TBI Toulouse, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343289v1</w:t>
+                <w:t xml:space="preserve">hal-04735050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
               </w:r>
@@ -4861,51 +4822,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
+                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
@@ -4923,224 +4884,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343193v1</w:t>
+                <w:t xml:space="preserve">hal-05343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation de biomolécules de microalgues: comprendre le milieu complexe pour mieux le fractionner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEPEA-BIA « Bioraffinerie et valorisation des bioressources »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEPEA et BIA, Jan 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735039v1</w:t>
+                <w:t xml:space="preserve">hal-05343193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae biorefining and membrane processes: Opportunities and challenges</w:t>
+                <w:t xml:space="preserve">La valorisation de biomolécules de microalgues: comprendre le milieu complexe pour mieux le fractionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la fédération de recherche FERMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TBI Toulouse, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire GEPEA-BIA « Bioraffinerie et valorisation des bioressources »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEPEA et BIA, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735050v1</w:t>
+                <w:t xml:space="preserve">hal-04735039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme-functionalized polymer membranes for enhanced protein recovery from microalgae</w:t>
               </w:r>
@@ -5165,64 +5165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Becker-Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t>
@@ -5359,51 +5359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein recovery from Tetraselmis chui coupling cell disruption and membrane filtration; impact of the biomass quality on the whole process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5694,338 +5694,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de lipides et de protéines de microalgues par filtration tangentielle et dynamique : étude de l'impact des interactions entre les composés sur les performances du procédé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Cryo-FIB/SEM For Microalgae Filtration Applications: Probing Biomolecules Buried Inside Porous Polymeric Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Portland, Oregon, United States. pp.74-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622001209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033092v1</w:t>
+                <w:t xml:space="preserve">hal-03818754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cryo-FIB/SEM For Microalgae Filtration Applications: Probing Biomolecules Buried Inside Porous Polymeric Media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séparation de lipides et de protéines de microalgues par filtration tangentielle et dynamique : étude de l'impact des interactions entre les composés sur les performances du procédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927622001209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818754v1</w:t>
+                <w:t xml:space="preserve">hal-04033092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction cellulaire de 3 souches de microalgues et intégration à un procédé global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6132,103 +6132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an automated process for a continuous Limnospira harvesting and the recycling of the culture medium for space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vandermies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MELISSA CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -6251,1124 +6251,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the selective layer of PAN and PES polymeric filtration membranes using 3D FIB/SEM and flux calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Moreau</w:t>
+                <w:t xml:space="preserve">Characterization of selective layer and biomolecules fouling in polymeric membranes for microalgae filtration applications using 3D FIB/SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Pittsburgh, United States. pp.774-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621003081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212132v1</w:t>
+                <w:t xml:space="preserve">hal-04212063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of selective layer and biomolecules fouling in polymeric membranes for microalgae filtration applications using 3D FIB/SEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
+                <w:t xml:space="preserve">Characterization of the selective layer of PAN and PES polymeric filtration membranes using 3D FIB/SEM and flux calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212063v1</w:t>
+                <w:t xml:space="preserve">hal-04212132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsion: impact on the fouling structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of lipids and proteins from Parachlorella kessleri cultivated in starving conditions: impact of the physicochemical conditions during the cell disruption on the whole process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212122v1</w:t>
+                <w:t xml:space="preserve">hal-04212096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lipids and proteins from Parachlorella kessleri cultivated in starving conditions: impact of the physicochemical conditions during the cell disruption on the whole process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lavenant</w:t>
+                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsion: impact on the fouling structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212096v1</w:t>
+                <w:t xml:space="preserve">hal-04212122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using electrokinetic leakage to probe internal fouling of ultrafiltration membranes Submission topic: Membrane fouling and cleaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane filtration of organic molecules in water: from the compounds organisation to the process performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bastad, Sweden</w:t>
+              <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353489v1</w:t>
+                <w:t xml:space="preserve">hal-02344663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lipids from microalgae extracts by membrane processes: Comparison of cross-flow and shear-enhanced filtration performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th European Congress of Applied Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344598v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+                <w:t xml:space="preserve">Using electrokinetic leakage to probe internal fouling of ultrafiltration membranes Submission topic: Membrane fouling and cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Altendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering with membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bastad, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01823576v1</w:t>
+                <w:t xml:space="preserve">hal-02353489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of TAGs from Parachlorella kessleri in wet processing: effect of cell destruction on the performance of the membrane fractionation process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery of lipids from microalgae extracts by membrane processes: Comparison of cross-flow and shear-enhanced filtration performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Villafaña Lopéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 5th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349380v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane filtration of organic molecules in water: from the compounds organisation to the process performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of TAGs from Parachlorella kessleri in wet processing: effect of cell destruction on the performance of the membrane fractionation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344663v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre la filtration tangentielle et la filtration dynamique pour la séparation des biomolécules issues des microalgues</w:t>
               </w:r>
@@ -7380,51 +7380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafana Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,51 +7686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'une interface entre un mélange trioléine-acide oléique et l'eau: analyse de la tension interfaciale et de l'organisation des lipides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes - travaux scientifiques basés sur le calcul intensif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8005,51 +8005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the lipid fraction of grinded stressed p. Chlorella Kessleri and formulation of a representative synthetic mixture, to initiate the study of lipids concentration by membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8124,307 +8124,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical analysis for the integration of a microalgae production and biorefining unit in &amp;quot;Pays de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical study of a synthetic mixture of grinded microalgae and its lipids separation by membrane processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biscaïno</w:t>
+                <w:t xml:space="preserve">Michelle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bizard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Chiquet</w:t>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345573v1</w:t>
+                <w:t xml:space="preserve">hal-02359162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical study of a synthetic mixture of grinded microalgae and its lipids separation by membrane processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Montalescot</w:t>
+                <w:t xml:space="preserve">Geographical analysis for the integration of a microalgae production and biorefining unit in &amp;quot;Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biscaïno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Viau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Kucma</w:t>
+                <w:t xml:space="preserve">D. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+                <w:t xml:space="preserve">L. Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359162v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF LIPIDS PRODUCED BY PARACHLORELLA KESSLERI, CULTURED UNDER NITROGEN STARVING CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8505,103 +8505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaled modeling of microfiltration membrane fouling by protein adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Porous Media (Interpore 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic. 2 p</w:t>
@@ -8624,291 +8624,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of RO Membrane Fouling by Surfactants: a Combination of Experiments and Simulation Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaohuan Mai</w:t>
+                <w:t xml:space="preserve">Modeling of MF/UF Membrane Fouling by a Protein: A New Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Londres, France. pp.1751-1752, </w:t>
+              <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. pp.1842-1843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789729v1</w:t>
+                <w:t xml:space="preserve">hal-00752983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of MF/UF Membrane Fouling by a Protein: A New Multiscale Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
+                <w:t xml:space="preserve">Mechanisms of RO Membrane Fouling by Surfactants: a Combination of Experiments and Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohuan Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. pp.1842-1843, </w:t>
+              <w:t xml:space="preserve">, Sep 2012, Londres, France. pp.1751-1752, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752983v1</w:t>
+                <w:t xml:space="preserve">hal-00789729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouling of reverse osmosis membranes by hydrocarbonated and fluorinated surfactants contained in firefighting water</w:t>
               </w:r>
@@ -8946,51 +8946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaohuan Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deguerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, France. pp.1753 - 1755, </w:t>
@@ -9296,51 +9296,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par cryo microscopie électronique de membranes de filtration PAN et PES et de leur colmatage par des biomolécules, appliqué à la valorisation des microalgues</w:t>
+                <w:t xml:space="preserve">Caractérisation par 3D cryo FIB/SEM de membranes de filtration polymères et de leur colmatage par des biomolécules, appliquées à la valorisation des microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
@@ -9358,97 +9358,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMPRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réseau d'imagerie en Microscopie Electronique (RIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212018v1</w:t>
+                <w:t xml:space="preserve">hal-04212034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par 3D cryo FIB/SEM de membranes de filtration polymères et de leur colmatage par des biomolécules, appliquées à la valorisation des microalgues</w:t>
+                <w:t xml:space="preserve">Caractérisation par cryo microscopie électronique de membranes de filtration PAN et PES et de leur colmatage par des biomolécules, appliqué à la valorisation des microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
@@ -9466,116 +9466,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau d'imagerie en Microscopie Electronique (RIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">MEMPRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212034v1</w:t>
+                <w:t xml:space="preserve">hal-04212018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of selective layer and biomolecules fouling in polymeric membranes for microalgae filtration applications using 3D FIB/SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9620,312 +9620,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 2D et 3D de nanopores de membrane de filtration polymère par FIB/MEB</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Moreau</w:t>
+                <w:t xml:space="preserve">Saline solutions cleaning of MF membranes fouled with microalgae-based synthetic emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abellan</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Álvarez-Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau d'Imagerie en Microscopie Electronique (RIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Autrans, France</w:t>
+              <w:t xml:space="preserve">12th International Congress on Membranes and Membrane Processes (ICOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, London (Online), United Kingdom. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212197v1</w:t>
+                <w:t xml:space="preserve">hal-04212165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saline solutions cleaning of MF membranes fouled with microalgae-based synthetic emulsion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">Caractérisation 2D et 3D de nanopores de membrane de filtration polymère par FIB/MEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Álvarez-Blanco</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Membranes and Membrane Processes (ICOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, London (Online), United Kingdom. 2020</w:t>
+              <w:t xml:space="preserve">Réseau d'Imagerie en Microscopie Electronique (RIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212165v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of soluble proteins from Chlorella V. by bead-milling and microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9989,64 +9989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration des lipides issus de Parachlorella kessleri en voie humide : effet de la destruction cellulaire sur la performance du procédé de fractionnement par membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10140,51 +10140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10278,51 +10278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Villafana Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGAEUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t>
@@ -10377,51 +10377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10502,51 +10502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10726,51 +10726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration d'une émulsion représentative d'un extrait de microalgues pour la concentration des lipides : choix de membrane et caractérisation du colmatage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Villafaña López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10864,90 +10864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids behaviour in aqueous solution of disrupted microalgae cultivated under nitrogen starving conditions: molecular simulation compared to experimental study of representative synthetic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Huzaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Reniewable Resources and Biorefineries (RRB 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11259,51 +11259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E99888BB"/>
+    <w:nsid w:val="8734ADDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11490,51 +11490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-couallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5857-7123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101326106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343641v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roberge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frappart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.124985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tallec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandermies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamaze-Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Demey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2023.1229043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573353v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouqui&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roberge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.120353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.120570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roberge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.120530" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.05.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouquie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117707" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafa&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vinoth Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.10.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavijo Rivera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.148" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baudequin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deguerry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Severac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.01.063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3583B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875515" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baudequin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salvador Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morin Couallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewandowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2007.02.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZS71KHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salavador Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.07.059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.058" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.10.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVDH9SBH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Salgado Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.02.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19LWJZ90-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Payot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pastore Bertin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/ABAB:133:3:217" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00053-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKX97LT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Decloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker-Jahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prager" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622001209" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212132v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621003081" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Altendji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafa&#241;a Lop&#233;z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavenant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafana Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafa&#241;a L&#243;pez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villafa&#241;a Lop&#233;z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344833v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafa&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisca&#239;no" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bizard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bozec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345489v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.935" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.936" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racym Mekki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaberi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212034v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#193;lvarez-Blanco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Drevet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafana Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frappart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896090v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345202v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huzaini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-couallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5857-7123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101326106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343641v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roberge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frappart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.124985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tallec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandermies" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamaze-Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Demey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2023.1229043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.120570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573353v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouqui&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roberge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.120353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roberge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.120530" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.05.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouquie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117707" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafa&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vinoth Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.10.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavijo Rivera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.148" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875515" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baudequin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deguerry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Severac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.01.063" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3583B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baudequin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salvador Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morin Couallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewandowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2007.02.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZS71KHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salavador Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.07.059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.058" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.10.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVDH9SBH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Salgado Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.02.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19LWJZ90-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Payot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pastore Bertin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/ABAB:133:3:217" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00053-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKX97LT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Decloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker-Jahn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622001209" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212063v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621003081" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212096v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Altendji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafa&#241;a Lop&#233;z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavenant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafana Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafa&#241;a L&#243;pez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villafa&#241;a Lop&#233;z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344833v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villafa&#241;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345573v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisca&#239;no" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bizard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bozec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345489v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789729v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.935" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00789757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.936" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racym Mekki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaberi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212018v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#193;lvarez-Blanco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212197v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Drevet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Villafana Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frappart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896090v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345202v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huzaini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>