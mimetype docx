--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -1038,533 +1038,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the association between ionizing radiation and mortality in uranium workers from five plants involved in the nuclear fuel production cycle in France</w:t>
+                <w:t xml:space="preserve">INITIAL EVALUATION OF INDIVIDUAL DOSES IN THE EARLY PHASE OF A NUCLEAR REACTOR ACCIDENT BASED ON IN-VIVO MONITORING DATA AND SIMULATED RADIOLOGICAL CONSEQUENCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouet</w:t>
+                <w:t xml:space="preserve">C. Challeton-de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Quentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (2), pp.249-262. </w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185 (1), pp.96-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-018-1375-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncy277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521586v1</w:t>
+                <w:t xml:space="preserve">hal-02529992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INITIAL EVALUATION OF INDIVIDUAL DOSES IN THE EARLY PHASE OF A NUCLEAR REACTOR ACCIDENT BASED ON IN-VIVO MONITORING DATA AND SIMULATED RADIOLOGICAL CONSEQUENCES</w:t>
+                <w:t xml:space="preserve">Analysis of the association between ionizing radiation and mortality in uranium workers from five plants involved in the nuclear fuel production cycle in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Challeton-de Vathaire</w:t>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quentric</w:t>
+                <w:t xml:space="preserve">E. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Didier</w:t>
+                <w:t xml:space="preserve">I. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 185 (1), pp.96-108. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.249-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncy277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-018-1375-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529992v1</w:t>
+                <w:t xml:space="preserve">hal-02521586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la surveillance épidémiologique des travailleurs du cycle électronucléaire en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to assess internal doses for epidemiological studies and for emergency response? An overview of differences with routine operational radiation protection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson E.</w:t>
+                <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klervi Leuraud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2018026⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901572v1</w:t>
+                <w:t xml:space="preserve">hal-02874512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess internal doses for epidemiological studies and for emergency response? An overview of differences with routine operational radiation protection approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Davesne</w:t>
+                <w:t xml:space="preserve">Bilan de la surveillance épidémiologique des travailleurs du cycle électronucléaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Leuraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rage E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
+                <w:t xml:space="preserve">Sylvaine Caer-Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115, pp.20-28. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.175-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2018026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874512v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulatory disease in French nuclear fuel cycle workers chronically exposed to uranium A nested case-control study</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1678,325 +1678,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Routine Monitoring of Workers Exposed to Plutonium Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">B. Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomolka</w:t>
+                <w:t xml:space="preserve">A. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haylock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Giussani</w:t>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (8), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annhyg/mew046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121953v1</w:t>
+                <w:t xml:space="preserve">hal-02559789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Routine Monitoring of Workers Exposed to Plutonium Aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Davesne</w:t>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Quesne</w:t>
+                <w:t xml:space="preserve">R. Haylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Vita</w:t>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chojnacki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Blanchardon</w:t>
+                <w:t xml:space="preserve">A. Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (8), pp.969-976. </w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annhyg/mew046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559789v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of DTPA treatment on internal dose estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,64 +2099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation des résultats de surveillance individuelle des expositions professionnelles au dioxyde d'uranium « Proposition de dosimétrie collective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Touri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2214,343 +2214,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des programmes de surveillance systématique de l'exposition interne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Optimisation of internal contamination monitoring programme by integration of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46, pp.247--265. </w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144, pp.361--366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2011107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924805v1</w:t>
+                <w:t xml:space="preserve">hal-02924811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of internal contamination monitoring programme by integration of uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Optimisation des programmes de surveillance systématique de l'exposition interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 144, pp.361--366. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.247--265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2011107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924811v1</w:t>
+                <w:t xml:space="preserve">hal-02924805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of uncertainties into internal contamination monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of plutonium compounds in the respiratory tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,64 +2739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the imprecision in prospective dosimetry of internal exposure to uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,277 +3007,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04907833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic smoking on the dose due to radon exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edilaine Honorio da Silva</w:t>
+                <w:t xml:space="preserve">Initial individual dose assessment following a nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Challeton de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Quentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Madas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Estoril (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Individual Monitoring of Ionising Radiation (IM2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04021230v1</w:t>
+                <w:t xml:space="preserve">irsn-04023906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial individual dose assessment following a nuclear accident</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Challeton de Vathaire</w:t>
+                <w:t xml:space="preserve">Influence of chronic smoking on the dose due to radon exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilaine Honorio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Quentric</w:t>
+                <w:t xml:space="preserve">G. Ratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Didier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Davesne</w:t>
+                <w:t xml:space="preserve">B. Madas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Individual Monitoring of Ionising Radiation (IM2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04023906v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04021230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
               </w:r>
@@ -3516,273 +3516,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainty on lifetime occupational dose from uranium through a EURADOS intercomparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal dose assessment for the French cohort of uranium workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Radiation Research 2019, ICRR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire - IRSN (France); Commissariat à l'Énergie Atomique et aux Énergies Alternatives - CEA (France), Oct 2018, Fontenay aux Roses, France. pp.03007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191403007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635646v1</w:t>
+                <w:t xml:space="preserve">hal-05519331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal dose assessment for the French cohort of uranium workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating uncertainty on lifetime occupational dose from uranium through a EURADOS intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress of Radiation Research 2019, ICRR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, MANCHESTER, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20191403007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05519331v1</w:t>
+                <w:t xml:space="preserve">hal-02635646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICARE software for calculation of dose coefficients and retained/excreted fractions of intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,77 +3868,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation des resultats de surveillanceindividuelle des expositions professionnellesau dioxyde d'uranium Proposition de dosimetrie collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4008,51 +4008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICARE software for calculation of dose coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05549840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Frangione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A Rodriguez Villamizar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Colman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Momoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05391931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Talarico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilaine Honorio da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Davesne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bonchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ratia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acd3fa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensiali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboulleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05505463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Leggett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bailey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01466453211028755" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Berkovskyy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadii Ratia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Challeton de Vathaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davesne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1375-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challeton-de Vathaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quentric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson E." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rage E." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Caer-Lorho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2018026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhivin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guseva Canu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quesne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mew046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Correze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000487" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruffin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq315" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e3181cd3d47" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/30/1/001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F77F5891FD2DA1FF96EF16EC9414001DB46DA37C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000334060.21551.4c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonchuk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04023906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quentric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jovanovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05520546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bohand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04467230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA112114" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05549840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Frangione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A Rodriguez Villamizar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Colman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Momoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05391931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Talarico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilaine Honorio da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Davesne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bonchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ratia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acd3fa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensiali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboulleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05505463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Leggett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bailey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01466453211028755" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Berkovskyy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadii Ratia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Challeton de Vathaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challeton-de Vathaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quentric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy277" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovanovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1375-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson E." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rage E." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Caer-Lorho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2018026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhivin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guseva Canu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quesne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mew046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Correze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000487" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruffin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq315" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e3181cd3d47" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/30/1/001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F77F5891FD2DA1FF96EF16EC9414001DB46DA37C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000334060.21551.4c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04023906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quentric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Didier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonchuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jovanovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05520546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bohand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04467230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA112114" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>