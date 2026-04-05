--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -17,1935 +17,3366 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Estelle Deléage </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences en sociologie</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">estelle-deleage</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0003-1361-0625</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Bruno Villalba, L'écologie politique en France, La Découverte, Paris, 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Deléage : un combat pour la biosphère. Morceaux choisis et hommages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04621447v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 310 p., 2025, (Documents), 978-2-38519-129-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde-machine de l'agriculture numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Paysans alternatifs, semeurs d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04621448v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 136 p., 2023, (Documents), 978-2-35687-916-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Loïc Wojda, L'émancipation paysanne. Essai de prolongement de la réflexion éthique de Pierre Rabhi, Le Bord de l'eau, Lormont, 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ravages productivistes, résistances paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04621481v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 44 p., 2013, (Collection Altérité critique poche), 978-2-356-87276-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs face à la question énergétique : mythe de la transition et inertie du changement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultures à l'épreuve de la modernisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 95 p., 2013, Synthèses, 978-2-7592-1957-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cordellier</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-02305624v1</w:t>
+                <w:t xml:space="preserve">hal-00813165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on résister à l'ère du temps accéléré ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Paysans, de la parcelle à la planète. Socio-anthropologie du Réseau agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse, 245 p., 2004, (Le Présent Avenir), 2-84797-083-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987481v1</w:t>
-[...350 lines deleted...]
-                <w:t xml:space="preserve">hal-04021591v1</w:t>
+                <w:t xml:space="preserve">hal-00713631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deléage, un intellectuel engagé pour une société écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Deléage; Mathias Lefèvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Paul Deléage : un combat pour la biosphère. Morceaux choisis et hommages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.15-23, 2025, (Documents), 978-2-38519-129-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un métier à l'autre : transformation des pratiques agricoles et émergence de nouvelles formes d'agriculture en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Crenn; Lauriane Gricourt; Annabelle Ténèze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes et paysans. Battre la campagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dilecta, pp.18-23, 2024, 978-2-37372-201-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From desolation to the creation of a common world. Critical reflections on work in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyne Porcher; Jean Estebanez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Labor. A New Perspective on Human-Animal Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Transcript Verlag, pp.147-158, 2019, (Human-animal Studies), 978-3-8376-4364-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/9783839443644-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panser l'agriculture : de la transition énergétique comme renouvellement du projet productiviste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'énergie : gouvernance et pratiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.341-347, 2015, 978-2-271-08515-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.26055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand; Robert Weil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie contemporaine [3e édition revue et augmentée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vigot, pp.431-446, 2006, 2-7114-1636-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cultiver la terre avec des algorithmes ? Agriculture, numérique et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 66, 183 p., 2023</w:t>
+              <w:t xml:space="preserve">, 1 (66), 192 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister à l'ère du temps accéléré. Totalitarisme vert, écoféminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625452v1</w:t>
+                <w:t xml:space="preserve">Guillaume Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 196 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie et politique, vingt ans après...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45, 205 p., 2012, Écologie &amp; politique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau siècle biotech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, 188 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le machinisme agricole contre les paysans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 69, p. 85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.069.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Bruno Villalba, L'écologie politique en France, La Découverte, Paris, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (66), pp.177-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde-machine de l'agriculture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 66, p. 11-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Loïc Wojda, L'émancipation paysanne. Essai de prolongement de la réflexion éthique de Pierre Rabhi, Le Bord de l'eau, Lormont, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (64), pp.171-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à la terre : entre promesses et contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Retour sur Terre. Pour une éthique de l'appartenance, 2 (57), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.057.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la désolation à la production d'un monde commun. Réflexions critiques sur le travail dans l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Travail animal, l’autre champ du social, N° 54 (54), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.054.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agriculteurs face à la question énergétique : mythe de la transition et inertie du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Enjeux environnementaux et dynamiques des groupes professionnels, [14 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on résister à l'ère du temps accéléré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (48), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.048.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement Slow Food : contretemps de l'accélération temporelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (48), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.048.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralentir les sciences, c'est réveiller le chercheur somnambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stengers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (48), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.048.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité en friche. Cohabitation de pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Modernité à l’imparfait. En Bretagne, 42 (4), pp.667-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.124.0667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysans dans la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Crédit à la consommation. Une histoire qui dure, 1 (9), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.009.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie et politique : vingt ans d'engagement, et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (45), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.045.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtres et correcteurs de la nature. Les biotechnologies, une question politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le nouveau siècle biotech, 3 (43), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.043.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements agricoles alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vivre en milieu rural, 2 (164), pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.164.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture durable : utopie ou nécessité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Développement durable ou décroissance sélective ? Mouvements, 4 (41), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.041.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements paysans dans l’altermondialisation. Le cas de l’agriculture durable en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Altermondialisation : quelles altérités ?, 29 (3), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/012608ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vache folle ou folies du productivisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.91-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer les territoires ? [Animation d'une table ronde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Histoire environnementale des années Mitterrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives paysannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire d'études rurales, Université Lumière Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d'agriculteurs : perte de sens, sens retrouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du RMT Travail en agriculture : Construire, perdre, retrouver le sens du travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et agriculture. Les agriculteurs installés sur le territoire du PNR Normandie-Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées internationales de Sociologie de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coproduction des savoirs dans l’agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 : Symposium Innovation and Sustainable Development in Agriculture and Food [Colloque Innovation et développement durable dans l'agriculture et l'alimentation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539813v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-02305634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique de l'adaptation des exploitations agricoles aux enjeux énergétiques et climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deléage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Parc naturel régional Normandie-Maine; CERReV. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305674v1</w:t>
-              </w:r>
-[...260 lines deleted...]
-                <w:t xml:space="preserve">hal-00771635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2011,51 +3442,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="92F9DC8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2092,51 +3675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Del&#233;age" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621448v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.048.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.048.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stengers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.048.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.045.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04021591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.043.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-ecologie-et-politique1-2012-2.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-ecologie-et-politique1-2011-3.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-deleage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1361-0625" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569577v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Del&#233;age" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839443644-010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perreault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.069.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.057.0039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.054.0035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.048.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.048.0049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stengers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.048.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.124.0667" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.045.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04021591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.043.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.164.0044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.041.0064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012608ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>