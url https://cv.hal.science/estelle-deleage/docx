--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -3444,51 +3444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92F9DC8E"/>
+    <w:nsid w:val="6FE68391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>