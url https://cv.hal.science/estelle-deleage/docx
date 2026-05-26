--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -3444,51 +3444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FE68391"/>
+    <w:nsid w:val="4CE7751E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>