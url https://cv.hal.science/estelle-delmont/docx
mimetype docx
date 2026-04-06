--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1525,628 +1525,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Somme, Doullens, Place Thélu. L’ancienne église Saint-Pierre et ses abords : rapport final d’opération de diagnostic archéologique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Saint-Saulve, Résidence Merici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, pp. 75 à 139 et 161 à 163</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706255v1</w:t>
+                <w:t xml:space="preserve">hal-04703922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Rouvignies, rue du Chauffour. De l’occupation antique au château contemporain : rapport final d’opération de fouille archéologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cercy Christine</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Somme, Doullens, Place Thélu. L’ancienne église Saint-Pierre et ses abords : rapport final d’opération de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupigny Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, pp. 239 à 299</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venries Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villena-I-Mota Nuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, pp. 75 à 139 et 161 à 163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706446v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Phalempin, 8 rue Léon Blum. Phalempin, « l’abbaye » : rapport final d’opération de diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Broes Frédéric</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Rouvignies, rue du Chauffour. De l’occupation antique au château contemporain : rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caloin Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deschodt Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, pp. 239 à 299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706304v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, rue Georges Lefèvre. La Noble Tour : rapport final d’opération de diagnostic archéologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Phalempin, 8 rue Léon Blum. Phalempin, « l’abbaye » : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhommel Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broes Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cercy Christine</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudry Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vaiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, 198 p</w:t>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706336v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Canal, Somme, Équancourt ; Étricourt-Manancourt, Lieux-dits : « Au Grand Trou » et « La Montagne Tire-Cul ». CSNE-2022-41-T019. Secteur 3-Site 14 : rapport final d’opération de diagnostic archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, rue Georges Lefèvre. La Noble Tour : rapport final d’opération de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, p. 266</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vaiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, 198 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706419v1</w:t>
+                <w:t xml:space="preserve">hal-04706336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Saint-Saulve, Résidence Merici.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauts-de-France, Canal, Somme, Équancourt ; Étricourt-Manancourt, Lieux-dits : « Au Grand Trou » et « La Montagne Tire-Cul ». CSNE-2022-41-T019. Secteur 3-Site 14 : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elleboode Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bardel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canny Dominque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.100</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fechner Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, p. 266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703922v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Nord, Craywick, St-Georges/Aa, Gravelines, Loon-Plage, Rue du vieux chemin de Gravelines. CAP2020 phase 3 : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
@@ -2244,233 +2244,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Jeumont, Place de la République : rapport final d’opération de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 14 rue du Palais de Justice : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2022, 68 p</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caloin Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705958v1</w:t>
+                <w:t xml:space="preserve">hal-04705999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 14 rue du Palais de Justice : rapport final d’opération de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Jeumont, Place de la République : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 72 p</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2022, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705999v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Nord, Cambrai, 12 – 12 bis Rue de Selles. Une occupation du Moyen Âge classique : rapport final d’opération de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caloin Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2514,51 +2514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Nord, Landrecies, Rue des espagnols – Boulevard Dupleix. La demi-lune du Gaillardin et les vestiges de l’enceinte du XVIe siècle du front oriental : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vistel Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broes Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2602,64 +2602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Saint-Omer. Trois places phase 3 : Place Foch et rue des Arts : rapport final d’opération de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupigny Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broes Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,51 +2746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcy Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audouit Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broes Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2022, https://dolia.inrap.fr/flora/ark:/64298/0168138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2920,263 +2920,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 27-35 rue de Tournai. Lille, rue de Tournai. De la Hamerie aux Dames de l’Abbiette : rapport final d’opération de fouille archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dunkerque, Nord, rue des Fusillers Marins, boulevard Alexandre III : les &amp;quot;Allées de l'Arsenal&amp;quot; : développement du secteur sud de Dunkerque aux périodes médiévale et moderne : rapport final d'opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcy Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broes Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2021, 10 vol. (106, 452, 472, 246, 236, 210, 489, 375, 113, 312 p.)</w:t>
+              <w:t xml:space="preserve">INRAP Hauts-de-France. 2021, pp. 622 à 695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705733v1</w:t>
+                <w:t xml:space="preserve">hal-04705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque, Nord, rue des Fusillers Marins, boulevard Alexandre III : les &amp;quot;Allées de l'Arsenal&amp;quot; : développement du secteur sud de Dunkerque aux périodes médiévale et moderne : rapport final d'opération de fouille archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcy Thierry</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 27-35 rue de Tournai. Lille, rue de Tournai. De la Hamerie aux Dames de l’Abbiette : rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Broes Frédéric</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudry Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Mecquenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardon Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cercy Christine</w:t>
+                <w:t xml:space="preserve">Gardais Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Hauts-de-France. 2021, pp. 622 à 695</w:t>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2021, 10 vol. (106, 452, 472, 246, 236, 210, 489, 375, 113, 312 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705692v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Thérouanne, 18 rue de Boulogne. Du Haut-Empire aux fortifications modernes : évolution de la parcelle AB 197 : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
@@ -3746,267 +3746,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, Place de la République. Sur les traces du domaine royale d'Annappes... : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Broes</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Dunkerque, Rue des Fusiliers Marins -Boulevard Alexandre III. Le « Projet Parc Marine » : un faubourg sud de Dunkerque aux périodes médiévale et moderne : Rapport de Diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292857v1</w:t>
+                <w:t xml:space="preserve">hal-02152140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Dunkerque, Rue des Fusiliers Marins -Boulevard Alexandre III. Le « Projet Parc Marine » : un faubourg sud de Dunkerque aux périodes médiévale et moderne : Rapport de Diagnostic.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, Place de la République. Sur les traces du domaine royale d'Annappes... : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lançon</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02152140v1</w:t>
+                <w:t xml:space="preserve">hal-02292857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Carvin, secteur dit de Willerval : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
@@ -4562,51 +4562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFA56FF7"/>
+    <w:nsid w:val="0B080F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4793,51 +4793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-delmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9421-4754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05443601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fy52-bz94" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04085076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhommel Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caloin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venries Lionel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villena-I-Mota Nuria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboode Emmanuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardel David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canny Dominque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fechner Kai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vistel Sandrine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouit Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagou Bejamin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Routier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena-I-Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praud Ivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier Dominique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Jennifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deflorenne Carole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-delmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9421-4754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05443601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fy52-bz94" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04085076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhommel Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caloin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venries Lionel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villena-I-Mota Nuria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboode Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardel David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canny Dominque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fechner Kai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vistel Sandrine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouit Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagou Bejamin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Routier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena-I-Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praud Ivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier Dominique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Jennifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deflorenne Carole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>