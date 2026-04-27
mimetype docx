--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -2407,334 +2407,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Cambrai, 12 – 12 bis Rue de Selles. Une occupation du Moyen Âge classique : rapport final d’opération de diagnostic archéologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Landrecies, Rue des espagnols – Boulevard Dupleix. La demi-lune du Gaillardin et les vestiges de l’enceinte du XVIe siècle du front oriental : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vistel Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broes Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 136 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705946v1</w:t>
+                <w:t xml:space="preserve">hal-04706165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Landrecies, Rue des espagnols – Boulevard Dupleix. La demi-lune du Gaillardin et les vestiges de l’enceinte du XVIe siècle du front oriental : rapport final d’opération de diagnostic archéologique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Saint-Omer. Trois places phase 3 : Place Foch et rue des Arts : rapport final d’opération de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupigny Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broes Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derreumeaux Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, pp. 158 à 191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vistel Sandrine</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04706165v1</w:t>
+                <w:t xml:space="preserve">hal-04705848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Saint-Omer. Trois places phase 3 : Place Foch et rue des Arts : rapport final d’opération de diagnostic archéologique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Broes Frédéric</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Cambrai, 12 – 12 bis Rue de Selles. Une occupation du Moyen Âge classique : rapport final d’opération de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caloin Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 136 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derreumeaux Marie</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04705848v1</w:t>
+                <w:t xml:space="preserve">hal-04705946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunkerque, Nord, quai des Américains : requalification de l'îlot Nicodème : détails de construction d'un bastion de l'enceinte moderne (1668-1669) de Dunkerque : rapport final d’opération de fouille archéologique</w:t>
               </w:r>
@@ -4562,51 +4562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B080F4F"/>
+    <w:nsid w:val="E3B80ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4793,51 +4793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-delmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9421-4754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05443601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fy52-bz94" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04085076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhommel Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caloin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venries Lionel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villena-I-Mota Nuria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboode Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardel David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canny Dominque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fechner Kai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vistel Sandrine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouit Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagou Bejamin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Routier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena-I-Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praud Ivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier Dominique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Jennifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deflorenne Carole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-delmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9421-4754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05443601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fy52-bz94" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04085076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhommel Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caloin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venries Lionel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villena-I-Mota Nuria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboode Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardel David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canny Dominque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fechner Kai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vistel Sandrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouit Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagou Bejamin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Routier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena-I-Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praud Ivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier Dominique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Jennifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deflorenne Carole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>