--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -1806,229 +1806,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Phalempin, 8 rue Léon Blum. Phalempin, « l’abbaye » : rapport final d’opération de diagnostic archéologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, rue Georges Lefèvre. La Noble Tour : rapport final d’opération de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oudry Sophie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vaiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023</w:t>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, 198 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706304v1</w:t>
+                <w:t xml:space="preserve">hal-04706336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, rue Georges Lefèvre. La Noble Tour : rapport final d’opération de diagnostic archéologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Phalempin, 8 rue Léon Blum. Phalempin, « l’abbaye » : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhommel Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broes Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cercy Christine</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudry Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vaiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023, 198 p</w:t>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706336v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Canal, Somme, Équancourt ; Étricourt-Manancourt, Lieux-dits : « Au Grand Trou » et « La Montagne Tire-Cul ». CSNE-2022-41-T019. Secteur 3-Site 14 : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
@@ -2126,615 +2126,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Craywick, St-Georges/Aa, Gravelines, Loon-Plage, Rue du vieux chemin de Gravelines. CAP2020 phase 3 : rapport final d’opération de diagnostic archéologique</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, volume 3, pp. 493 à 512</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 14 rue du Palais de Justice : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caloin Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706118v1</w:t>
+                <w:t xml:space="preserve">hal-04705999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 14 rue du Palais de Justice : rapport final d’opération de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Jeumont, Place de la République : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 72 p</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2022, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705999v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Jeumont, Place de la République : rapport final d’opération de diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Delmont</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Craywick, St-Georges/Aa, Gravelines, Loon-Plage, Rue du vieux chemin de Gravelines. CAP2020 phase 3 : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lançon Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canton Yves Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debruyne Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devred Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaiana Vincent</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2022, 68 p</w:t>
+                <w:t xml:space="preserve">Boualem Amel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, volume 3, pp. 493 à 512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705958v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Landrecies, Rue des espagnols – Boulevard Dupleix. La demi-lune du Gaillardin et les vestiges de l’enceinte du XVIe siècle du front oriental : rapport final d’opération de diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Broes Frédéric</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Cambrai, 12 – 12 bis Rue de Selles. Une occupation du Moyen Âge classique : rapport final d’opération de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caloin Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706165v1</w:t>
+                <w:t xml:space="preserve">hal-04705946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Saint-Omer. Trois places phase 3 : Place Foch et rue des Arts : rapport final d’opération de diagnostic archéologique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Landrecies, Rue des espagnols – Boulevard Dupleix. La demi-lune du Gaillardin et les vestiges de l’enceinte du XVIe siècle du front oriental : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vistel Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broes Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, pp. 158 à 191</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705848v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Cambrai, 12 – 12 bis Rue de Selles. Une occupation du Moyen Âge classique : rapport final d’opération de diagnostic archéologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Saint-Omer. Trois places phase 3 : Place Foch et rue des Arts : rapport final d’opération de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupigny Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broes Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 136 p</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derreumeaux Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, pp. 158 à 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705946v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunkerque, Nord, quai des Américains : requalification de l'îlot Nicodème : détails de construction d'un bastion de l'enceinte moderne (1668-1669) de Dunkerque : rapport final d’opération de fouille archéologique</w:t>
               </w:r>
@@ -2746,51 +2746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcy Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audouit Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broes Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2022, https://dolia.inrap.fr/flora/ark:/64298/0168138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2920,263 +2920,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque, Nord, rue des Fusillers Marins, boulevard Alexandre III : les &amp;quot;Allées de l'Arsenal&amp;quot; : développement du secteur sud de Dunkerque aux périodes médiévale et moderne : rapport final d'opération de fouille archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcy Thierry</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 27-35 rue de Tournai. Lille, rue de Tournai. De la Hamerie aux Dames de l’Abbiette : rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Broes Frédéric</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudry Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardon Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cercy Christine</w:t>
+                <w:t xml:space="preserve">Claude de Mecquenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardais Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Hauts-de-France. 2021, pp. 622 à 695</w:t>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2021, 10 vol. (106, 452, 472, 246, 236, 210, 489, 375, 113, 312 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705692v1</w:t>
+                <w:t xml:space="preserve">hal-04705733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 27-35 rue de Tournai. Lille, rue de Tournai. De la Hamerie aux Dames de l’Abbiette : rapport final d’opération de fouille archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dunkerque, Nord, rue des Fusillers Marins, boulevard Alexandre III : les &amp;quot;Allées de l'Arsenal&amp;quot; : développement du secteur sud de Dunkerque aux périodes médiévale et moderne : rapport final d'opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcy Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broes Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...26 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Hauts-de-France. 2021, pp. 622 à 695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Mecquenem</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04705733v1</w:t>
+                <w:t xml:space="preserve">hal-04705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Thérouanne, 18 rue de Boulogne. Du Haut-Empire aux fortifications modernes : évolution de la parcelle AB 197 : rapport final d’opération de diagnostic archéologique</w:t>
               </w:r>
@@ -3765,51 +3765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Nord, Dunkerque, Rue des Fusiliers Marins -Boulevard Alexandre III. Le « Projet Parc Marine » : un faubourg sud de Dunkerque aux périodes médiévale et moderne : Rapport de Diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,51 +4562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3B80ADD"/>
+    <w:nsid w:val="510C36F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4793,51 +4793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-delmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9421-4754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05443601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fy52-bz94" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04085076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhommel Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caloin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venries Lionel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villena-I-Mota Nuria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboode Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardel David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canny Dominque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fechner Kai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vistel Sandrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouit Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagou Bejamin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Routier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena-I-Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praud Ivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier Dominique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Jennifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deflorenne Carole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-delmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9421-4754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05443601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fy52-bz94" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04085076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhommel Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caloin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venries Lionel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villena-I-Mota Nuria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboode Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardel David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canny Dominque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fechner Kai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vistel Sandrine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouit Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagou Bejamin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Routier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena-I-Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praud Ivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier Dominique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Jennifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deflorenne Carole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>