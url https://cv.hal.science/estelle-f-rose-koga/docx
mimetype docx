--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -344,425 +344,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05537687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper, faster, stronger? Extreme magma ascent rates and explosive eruption metrics at Stromboli volcano (Italy)</w:t>
+                <w:t xml:space="preserve">Enigmatic carbon isotopic variability in the oceanic upper mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-025-01888-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2502886122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05537693v1</w:t>
+                <w:t xml:space="preserve">insu-05162065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enigmatic carbon isotopic variability in the oceanic upper mantle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aubaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kenneth T Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego F Narváez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2502886122⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05162065v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05399807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego F Narváez</w:t>
+                <w:t xml:space="preserve">Deeper, faster, stronger? Extreme magma ascent rates and explosive eruption metrics at Stromboli volcano (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jabrane Labidi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-025-01888-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05399807v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05537693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiles in olivine-hosted melt inclusions from a rejuvenated Oʻahu tephra: Degree of melting controls the primary melt CO2 content—And extent of H2O degassing—Of OIB</w:t>
               </w:r>
@@ -800,51 +800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunna Harðardóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 678, pp.122604. </w:t>
@@ -1278,1744 +1278,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical relation between velocity, mass discharge rate and vent area for normal through paroxysmal eruptions at Stromboli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of new beaches from lahar deposits, Ambae volcano, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. L. Harris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Christy Haruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86 (3), pp.21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01718-8⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 86 (8), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04500697v1</w:t>
+                <w:t xml:space="preserve">insu-04676494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive H2O degassing in deeply erupted submarine glasses inferred from Samoan melt inclusions: The EM2 mantle source is damp, not dry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-precision determination of carbon stable isotope in silicate glasses by secondary ion mass spectrometry: Evaluation of international standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayla S Pamukçu</w:t>
+                <w:t xml:space="preserve">Hyunjoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Roux</w:t>
+                <w:t xml:space="preserve">Laurette Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 651, pp.121979. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121979⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 670, pp.122428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04516946v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, furious, and gassy: Etna's explosive eruption from the mantle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive H2O degassing in deeply erupted submarine glasses inferred from Samoan melt inclusions: The EM2 mantle source is damp, not dry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+                <w:t xml:space="preserve">Olivia E Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Mironov</w:t>
+                <w:t xml:space="preserve">Matthew G Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Holtz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Ayla S Pamukçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118864⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 651, pp.121979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755982v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04516946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights from plumbing system below composite mafic volcanoes: Post-glacial volatile contents and magmatic fluids from Villarrica magmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fast, furious, and gassy: Etna's explosive eruption from the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107786⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.118864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04690511v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ND70 Series Basaltic Glass Reference Materials for Volatile Element (H$_2$O , CO$_2$, S, Cl, F) Measurement and the C Ionisation Efficiency Suppression Effect of Water in Silicate Glasses in SIMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An empirical relation between velocity, mass discharge rate and vent area for normal through paroxysmal eruptions at Stromboli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. L. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12572⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662147v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04500697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Isotopic Degassing of CO 2 During the 2021 Fagradalsfjall Eruption and the δ 13 C Signature of the Icelandic Mantle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">ND70 Series Basaltic Glass Reference Materials for Volatile Element (H$_2$O , CO$_2$, S, Cl, F) Measurement and the C Ionisation Efficiency Suppression Effect of Water in Silicate Glasses in SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias P Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">William Henry Towbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun Joo Lee</w:t>
+                <w:t xml:space="preserve">Terry Plank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GC011997⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (3), pp.6 3 7 - 6 6 0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04849021v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High CO2 in the mantle source of ocean island basanites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">New insights from plumbing system below composite mafic volcanoes: Post-glacial volatile contents and magmatic fluids from Villarrica magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio G Rotolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t>
+                <w:t xml:space="preserve">Andrea Luca Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.01.016⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04431773v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04690511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of new beaches from lahar deposits, Ambae volcano, Vanuatu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic Isotopic Degassing of CO 2 During the 2021 Fagradalsfjall Eruption and the δ 13 C Signature of the Icelandic Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F Rose‐koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christy Haruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philipson Bani</w:t>
+                <w:t xml:space="preserve">Tobias P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Tari</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hyun Joo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01755-3⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GC011997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04676494v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04849021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision determination of carbon stable isotope in silicate glasses by secondary ion mass spectrometry: Evaluation of international standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High CO2 in the mantle source of ocean island basanites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Lo Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunjoo Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurette Piani</w:t>
+                <w:t xml:space="preserve">Silvio G Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Villeneuve</w:t>
+                <w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 670, pp.122428. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 368, pp.93-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755868v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04431773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional eruptive CO 2 emissions from intra-plate alkaline magmatism in the Canary volcanic archipelago</w:t>
+                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Burton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Allard</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Asensio-Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Pardo Cofrades</w:t>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01103-x⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442-443, pp.107049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337769v1</w:t>
+                <w:t xml:space="preserve">insu-04197043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of the sulfur, chlorine and fluorine atmospheric loading during the 1815 Tambora eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exceptional eruptive CO 2 emissions from intra-plate alkaline magmatism in the Canary volcanic archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pouget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haraldur Sigurdsson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Asensio-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pardo Cofrades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01683-8⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01103-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04326239v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A reassessment of the sulfur, chlorine and fluorine atmospheric loading during the 1815 Tambora eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haraldur Sigurdsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GC011235⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01683-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04359710v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04326239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hidalgo</w:t>
+                <w:t xml:space="preserve">Margaret E Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442-443, pp.107049. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GC011235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04197043v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04359710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly heterogeneous mantle caused by recycling of oceanic lithosphere from the mantle transition zone</w:t>
               </w:r>
@@ -3369,51 +3369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur isotope and trace element systematics in arc magmas: seeing through the degassing via a melt inclusion study of Kyushu Island volcanoes, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,1419 +3484,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Recycled Gabbro Hypothesis for the Origin of &amp;quot;Ghost Plagioclase&amp;quot; Melt Signatures Using 87Sr/ 86 Sr of Individual Olivine‐Hosted Melt Inclusions from Hawai'i</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G Jackson</w:t>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. E Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GC009260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164588v1</w:t>
+                <w:t xml:space="preserve">hal-03267101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent gas emission originating from a deep basaltic magma reservoir of an active volcano: the case of Aso volcano, Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masataka Kawaguchi</w:t>
+                <w:t xml:space="preserve">Testing the Recycled Gabbro Hypothesis for the Origin of &amp;quot;Ghost Plagioclase&amp;quot; Melt Signatures Using 87Sr/ 86 Sr of Individual Olivine‐Hosted Melt Inclusions from Hawai'i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia E Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiaki Hasenaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">M. G Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsushi Yasuda</w:t>
+                <w:t xml:space="preserve">J. P Marske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01761-6⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029942v2</w:t>
+                <w:t xml:space="preserve">hal-03164588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn off a lava lake? A petrological investigation of the 2018 intra-caldera and submarine eruptions of Ambrym volcano</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">Persistent gas emission originating from a deep basaltic magma reservoir of an active volcano: the case of Aso volcano, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Kawaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiaki Hasenaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01455-2⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01761-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444016v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing links&amp;quot; for the long-lived Macdonald and Arago hotspots, South Pacific Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M G Jackson</w:t>
+                <w:t xml:space="preserve">How to turn off a lava lake? A petrological investigation of the 2018 intra-caldera and submarine eruptions of Ambrym volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Konrad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bizimis</w:t>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G48276.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01455-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026749v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma decompression rate calculations with EMBER: A user‐friendly software to model diffusion of H 2 O, CO 2 and S in melt embayments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Missing links&amp;quot; for the long-lived Macdonald and Arago hotspots, South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J G Konter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bizimis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC009542⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.541-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G48276.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265994v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magma decompression rate calculations with EMBER: A user‐friendly software to model diffusion of H 2 O, CO 2 and S in melt embayments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353428v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. A Gaetani</w:t>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. J Wallace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.M. M Allison</w:t>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172829v1</w:t>
+                <w:t xml:space="preserve">hal-03353428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. A Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+                <w:t xml:space="preserve">P.J. J Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">C.M. M Allison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.120145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267101v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ measurements of magmatic volatile elements, F, S, and Cl, by electron microprobe, secondary ion mass spectrometry, and heavy ion elastic recoil detection analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sainlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Moune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (5), pp.616-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2020-7221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519720v1</w:t>
+                <w:t xml:space="preserve">hal-02930778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurements of magmatic volatile elements, F, S, and Cl, by electron microprobe, secondary ion mass spectrometry, and heavy ion elastic recoil detection analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sainlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Voyer</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (5), pp.616-626. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2020-7221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930778v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast ascent rate during the 2017–2018 Plinian eruption of Ambae (Aoba) volcano: a petrological investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,51 +5211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle plumes are oxidised</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Longpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine in the Earth and the solar system, where does it come from and can it be found?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5570,90 +5570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining magma sources using primitive olivine-hosted melt inclusions from Puñalica and Sangay volcanoes (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5962,1410 +5962,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS chlorine isotope analyses in melt inclusions from arc settings</w:t>
+                <w:t xml:space="preserve">Weekly to monthly time scale of melt inclusion entrapment prior to eruption recorded by phosphorus distribution in olivine from mid-ocean ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Barnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">Othmar Müntener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (12), pp.1059 - 1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G39463.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109231v1</w:t>
+                <w:t xml:space="preserve">hal-01707008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical systematics of Pb isotopes, fluorine, and sulfur in melt inclusions from São Miguel, Azores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIMS chlorine isotope analyses in melt inclusions from arc settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 458, pp.22 - 37. </w:t>
+              <w:t xml:space="preserve">, 2017, 449, pp.112-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636195v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weekly to monthly time scale of melt inclusion entrapment prior to eruption recorded by phosphorus distribution in olivine from mid-ocean ridges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lukas Baumgartner</w:t>
+                <w:t xml:space="preserve">Geochemical systematics of Pb isotopes, fluorine, and sulfur in melt inclusions from São Miguel, Azores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othmar Müntener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">M. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (12), pp.1059 - 1062. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.22 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G39463.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707008v1</w:t>
+                <w:t xml:space="preserve">hal-01636195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Types and mechanisms of strombolian explosions: characterization of a gas-dominated explosion at Stromboli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Colò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77, pp.49. </w:t>
+              <w:t xml:space="preserve">, 2015, 77 (8), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0888-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170133v1</w:t>
+                <w:t xml:space="preserve">hal-01141890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-depleted melts in olivine-hosted melt inclusions from the Ontong Java Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
+                <w:t xml:space="preserve">D. Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita A. Cabral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Price</w:t>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 414, pp.124-137. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688575v1</w:t>
+                <w:t xml:space="preserve">hal-01170133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types and mechanisms of strombolian explosions: characterization of a gas-dominated explosion at Stromboli</w:t>
+                <w:t xml:space="preserve">Ultra-depleted melts in olivine-hosted melt inclusions from the Ontong Java Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Leduc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">Rita A. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Colò</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77 (8), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.124-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0888-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141890v1</w:t>
+                <w:t xml:space="preserve">hal-01688575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile cycling of H2O, CO2, F, and Cl in the HIMU mantle: A new window provided by melt inclusions from oceanic hot spot lavas at Mangaia, Cook Islands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydration of mantle olivine under variable water and oxygen fugacity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn A. Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie A. O'Leary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik H.Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.965</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133673v1</w:t>
+                <w:t xml:space="preserve">hal-01133505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité volcanique du Stromboli : un laboratoire naturel de choix à la base de la classification des projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile (F and Cl) concentrations in Iwate olivine-hosted melt inclusions indicating low-temperature subduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile cycling of H2O, CO2, F, and Cl in the HIMU mantle: A new window provided by melt inclusions from oceanic hot spot lavas at Mangaia, Cook Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita A. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-81⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.4445-4467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133686v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of mantle olivine under variable water and oxygen fugacity conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile (F and Cl) concentrations in Iwate olivine-hosted melt inclusions indicating low-temperature subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morihisa Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn A. Gaetani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133505v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous sulphur isotopes in plume lavas reveal deep mantle storage of Archaean crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 496, pp.490-494. </w:t>
@@ -7416,51 +7416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise and accurate determination of boron concentration in silicate rocks by direct isotope dilution ICP-MS: Insights into the B budget of the mantle and B behavior in magmatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7562,51 +7562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical heterogeneities within the Crozet hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,90 +7842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle source heterogeneity for South Tyrrhenian magmas revealed by Pb isotopes and halogen contents of olivine-hosted melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 334, pp.266-279. </w:t>
@@ -7975,51 +7975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Contrasting H2O-rich Components in Primary Melt Inclusions from Mount Shasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrogenesis of arc lavas from the Rucu Pichincha and Pan de Azucar volcanoes (Ecuadorian arc): Major, trace element, and boron isotope evidences from olivine-hosted melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,51 +8326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B–O–Th isotope systematics in Icelandic tephra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 255 (3-4), pp.454-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9100,51 +9100,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9285,51 +9285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6527AE02"/>
+    <w:nsid w:val="AF3D5602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9516,51 +9516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-f-rose-koga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9704-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169558029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01888-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rose-Koga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502886122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunna Har&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05108185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robidoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tardani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308729v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Tomlinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O&#8217;farrell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Caulfield" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01718-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04516946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia E Anderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Jackson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla S Pamuk&#231;u" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121979" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mironov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luca Rizzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662147v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henry Towbin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose&#8208;koga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joo Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011997" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Lo Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.01.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoo Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122428" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asensio-Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pardo Cofrades" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01103-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326239v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Sigurdsson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01683-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengping Qian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salters" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Mccoy-West" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117679" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. L. Nichols" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117638" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03561197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.793259" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kawaguchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shimizu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ushikubo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G Jackson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Marske" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Peterson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029942v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hasenaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yasuda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01761-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026749v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Jackson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Konrad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G Konter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bizimis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48276.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009542" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Shimizu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Voyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7221" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02055503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Manzini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.L. Nichols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Longpr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra G&#243;mez-Ulla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115798" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Yaxley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Crichton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Spandler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.05.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reinhard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Jackson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koornneef" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blusztajn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109231v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Barnes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01707008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmar M&#252;ntener" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39463.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. Cabral" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Price" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leduc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Col&#242;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0888-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.Hauri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005473" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;louis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Whitehouse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-81" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133505v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Gaetani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. O'Leary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981638v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLXJK735-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058413v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.01.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV23MNP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.033" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JG8SC8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Grove" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq030" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002899" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002173" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380858v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.07.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C70WGL9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.01.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6Z6KVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156405v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156415v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Schimizu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Layne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Grove" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F Rose" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000077" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hanon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01483724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_102-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-f-rose-koga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9704-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169558029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rose-Koga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502886122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01888-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunna Har&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05108185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robidoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tardani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308729v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Tomlinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O&#8217;farrell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Caulfield" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoo Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04516946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia E Anderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Jackson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla S Pamuk&#231;u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121979" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mironov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118864" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01718-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662147v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henry Towbin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12572" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luca Rizzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose&#8208;koga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P Fischer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joo Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011997" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Lo Forte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.01.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asensio-Ramos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pardo Cofrades" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01103-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326239v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Sigurdsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01683-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengping Qian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salters" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Mccoy-West" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117679" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. L. Nichols" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117638" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03561197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.793259" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kawaguchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shimizu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ushikubo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G Jackson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Marske" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Peterson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009260" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029942v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hasenaka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yasuda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01761-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026749v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Jackson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Konrad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G Konter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bizimis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48276.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265994v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Shimizu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Voyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7221" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02055503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Manzini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.L. Nichols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Longpr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra G&#243;mez-Ulla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115798" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Yaxley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Crichton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Spandler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.05.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reinhard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Jackson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koornneef" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blusztajn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01707008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmar M&#252;ntener" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39463.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Barnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leduc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Col&#242;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0888-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688575v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. Cabral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Price" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133505v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Gaetani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. O'Leary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.Hauri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133673v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005473" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;louis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Whitehouse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-81" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981638v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLXJK735-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058413v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.01.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV23MNP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.033" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JG8SC8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Grove" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq030" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002899" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002173" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380858v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.07.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C70WGL9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.01.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6Z6KVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156405v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156415v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Schimizu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Layne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Grove" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F Rose" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000077" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hanon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01483724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_102-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>