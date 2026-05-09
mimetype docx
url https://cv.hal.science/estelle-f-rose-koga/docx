--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -344,559 +344,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05537687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enigmatic carbon isotopic variability in the oceanic upper mantle</w:t>
+                <w:t xml:space="preserve">Volatiles in olivine-hosted melt inclusions from a rejuvenated Oʻahu tephra: Degree of melting controls the primary melt CO2 content—And extent of H2O degassing—Of OIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Olivia Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Rose-Koga</w:t>
+                <w:t xml:space="preserve">Matthew Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aubaud</w:t>
+                <w:t xml:space="preserve">James Dottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">Sunna Harðardóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (25), </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 678, pp.122604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2502886122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05162065v1</w:t>
+                <w:t xml:space="preserve">insu-04922888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
+                <w:t xml:space="preserve">Deeper, faster, stronger? Extreme magma ascent rates and explosive eruption metrics at Stromboli volcano (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T Koga</w:t>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego F Narváez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-025-01888-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05399807v1</w:t>
+                <w:t xml:space="preserve">insu-05537693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper, faster, stronger? Extreme magma ascent rates and explosive eruption metrics at Stromboli volcano (Italy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">Experimental determination of equilibrium sulfur isotope fractionation factors in the gas-silicate melt-sulfide liquid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Prabha Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Diego F Narváez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle F Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-025-01888-z⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05537693v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05399807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatiles in olivine-hosted melt inclusions from a rejuvenated Oʻahu tephra: Degree of melting controls the primary melt CO2 content—And extent of H2O degassing—Of OIB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Anderson</w:t>
+                <w:t xml:space="preserve">Enigmatic carbon isotopic variability in the oceanic upper mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jackson</w:t>
+                <w:t xml:space="preserve">Estelle Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dottin</w:t>
+                <w:t xml:space="preserve">Cyril Aubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunna Harðardóttir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 678, pp.122604. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2502886122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04922888v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05162065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship of magmatic fluids to high-enthalpy geothermal systems: New insights from the Tolhuaca Geothermal System (TGS), Southern Andes</w:t>
               </w:r>
@@ -1278,1995 +1278,1995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of new beaches from lahar deposits, Ambae volcano, Vanuatu</w:t>
+                <w:t xml:space="preserve">Extensive H2O degassing in deeply erupted submarine glasses inferred from Samoan melt inclusions: The EM2 mantle source is damp, not dry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christy Haruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philipson Bani</w:t>
+                <w:t xml:space="preserve">Olivia E Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Tari</w:t>
+                <w:t xml:space="preserve">Matthew G Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">Ayla S Pamukçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01755-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 651, pp.121979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04676494v1</w:t>
+                <w:t xml:space="preserve">insu-04516946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision determination of carbon stable isotope in silicate glasses by secondary ion mass spectrometry: Evaluation of international standards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fast, furious, and gassy: Etna's explosive eruption from the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Portnyagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122428⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.118864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755868v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive H2O degassing in deeply erupted submarine glasses inferred from Samoan melt inclusions: The EM2 mantle source is damp, not dry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew G Jackson</w:t>
+                <w:t xml:space="preserve">An empirical relation between velocity, mass discharge rate and vent area for normal through paroxysmal eruptions at Stromboli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayla S Pamukçu</w:t>
+                <w:t xml:space="preserve">Andrew J. L. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121979⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04516946v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04500697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, furious, and gassy: Etna's explosive eruption from the mantle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New insights from plumbing system below composite mafic volcanoes: Post-glacial volatile contents and magmatic fluids from Villarrica magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Luca Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118864⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755982v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04690511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical relation between velocity, mass discharge rate and vent area for normal through paroxysmal eruptions at Stromboli</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ND70 Series Basaltic Glass Reference Materials for Volatile Element (H$_2$O , CO$_2$, S, Cl, F) Measurement and the C Ionisation Efficiency Suppression Effect of Water in Silicate Glasses in SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Henry Towbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Plank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01718-8⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (3), pp.6 3 7 - 6 6 0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04500697v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ND70 Series Basaltic Glass Reference Materials for Volatile Element (H$_2$O , CO$_2$, S, Cl, F) Measurement and the C Ionisation Efficiency Suppression Effect of Water in Silicate Glasses in SIMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kinetic Isotopic Degassing of CO 2 During the 2021 Fagradalsfjall Eruption and the δ 13 C Signature of the Icelandic Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F Rose‐koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Henry Towbin</w:t>
+                <w:t xml:space="preserve">Tobias P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Plank</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hicham Khodja</w:t>
+                <w:t xml:space="preserve">Hyun Joo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12572⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GC011997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662147v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04849021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights from plumbing system below composite mafic volcanoes: Post-glacial volatile contents and magmatic fluids from Villarrica magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">High CO2 in the mantle source of ocean island basanites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Lo Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Luca Rizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">Silvio G Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107786⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 368, pp.93-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04690511v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04431773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Isotopic Degassing of CO 2 During the 2021 Fagradalsfjall Eruption and the δ 13 C Signature of the Icelandic Mantle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of new beaches from lahar deposits, Ambae volcano, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias P Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">Christy Haruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun Joo Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GC011997⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (8), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04849021v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04676494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High CO2 in the mantle source of ocean island basanites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-precision determination of carbon stable isotope in silicate glasses by secondary ion mass spectrometry: Evaluation of international standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Hyunjoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio G Rotolo</w:t>
+                <w:t xml:space="preserve">Laurette Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t>
+                <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 368, pp.93-111. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04431773v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
+                <w:t xml:space="preserve">Exceptional eruptive CO 2 emissions from intra-plate alkaline magmatism in the Canary volcanic archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Narvaez</w:t>
+                <w:t xml:space="preserve">Mike Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hidalgo</w:t>
+                <w:t xml:space="preserve">María Asensio-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pardo Cofrades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01103-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04197043v1</w:t>
+                <w:t xml:space="preserve">hal-04337769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional eruptive CO 2 emissions from intra-plate alkaline magmatism in the Canary volcanic archipelago</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reassessment of the sulfur, chlorine and fluorine atmospheric loading during the 1815 Tambora eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Allard</w:t>
+                <w:t xml:space="preserve">Manon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Asensio-Ramos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haraldur Sigurdsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01103-x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01683-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337769v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04326239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of the sulfur, chlorine and fluorine atmospheric loading during the 1815 Tambora eruption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret E Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01683-8⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GC011235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04326239v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04359710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret E Hartley</w:t>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (12), </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442-443, pp.107049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GC011235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04359710v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly heterogeneous mantle caused by recycling of oceanic lithosphere from the mantle transition zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melt inclusion formation during olivine recrystallization: Evidence from stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengping Qian</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander R. L. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 593, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117679⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03777180v1</w:t>
+                <w:t xml:space="preserve">insu-03708893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusion formation during olivine recrystallization: Evidence from stable isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+                <w:t xml:space="preserve">Highly heterogeneous mantle caused by recycling of oceanic lithosphere from the mantle transition zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengping Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J. Mccoy-West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonny Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 592, </w:t>
+              <w:t xml:space="preserve">, 2022, 593, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708893v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03777180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Degassing and Source Effects in Cl Isotopes in Melt Inclusions: The Possible Role of Amphibole in the Magma Source of Stromboli (Aeolian Island Arc)</w:t>
               </w:r>
@@ -3369,51 +3369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur isotope and trace element systematics in arc magmas: seeing through the degassing via a melt inclusion study of Kyushu Island volcanoes, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,1419 +3484,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the Recycled Gabbro Hypothesis for the Origin of &amp;quot;Ghost Plagioclase&amp;quot; Melt Signatures Using 87Sr/ 86 Sr of Individual Olivine‐Hosted Melt Inclusions from Hawai'i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia E Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">M. G Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+                <w:t xml:space="preserve">J. P Marske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">M. E Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267101v1</w:t>
+                <w:t xml:space="preserve">hal-03164588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Recycled Gabbro Hypothesis for the Origin of &amp;quot;Ghost Plagioclase&amp;quot; Melt Signatures Using 87Sr/ 86 Sr of Individual Olivine‐Hosted Melt Inclusions from Hawai'i</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia E Anderson</w:t>
+                <w:t xml:space="preserve">Persistent gas emission originating from a deep basaltic magma reservoir of an active volcano: the case of Aso volcano, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G Jackson</w:t>
+                <w:t xml:space="preserve">Toshiaki Hasenaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P Marske</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. E Peterson</w:t>
+                <w:t xml:space="preserve">Atsushi Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC009260⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01761-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164588v1</w:t>
+                <w:t xml:space="preserve">hal-03029942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent gas emission originating from a deep basaltic magma reservoir of an active volcano: the case of Aso volcano, Japan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">How to turn off a lava lake? A petrological investigation of the 2018 intra-caldera and submarine eruptions of Ambrym volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01761-6⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01455-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029942v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn off a lava lake? A petrological investigation of the 2018 intra-caldera and submarine eruptions of Ambrym volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Missing links&amp;quot; for the long-lived Macdonald and Arago hotspots, South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Médard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">K Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J G Konter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bizimis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01455-2⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.541-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G48276.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444016v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing links&amp;quot; for the long-lived Macdonald and Arago hotspots, South Pacific Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magma decompression rate calculations with EMBER: A user‐friendly software to model diffusion of H 2 O, CO 2 and S in melt embayments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G48276.1⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026749v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma decompression rate calculations with EMBER: A user‐friendly software to model diffusion of H 2 O, CO 2 and S in melt embayments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. A Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. J Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. M Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.120145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GC009542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265994v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.M. M Allison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 570, pp.120145. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172829v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurements of magmatic volatile elements, F, S, and Cl, by electron microprobe, secondary ion mass spectrometry, and heavy ion elastic recoil detection analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sainlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Voyer</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2020-7221⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930778v1</w:t>
+                <w:t xml:space="preserve">hal-02519720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ measurements of magmatic volatile elements, F, S, and Cl, by electron microprobe, secondary ion mass spectrometry, and heavy ion elastic recoil detection analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sainlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Moune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (5), pp.616-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2020-7221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519720v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast ascent rate during the 2017–2018 Plinian eruption of Ambae (Aoba) volcano: a petrological investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,51 +5211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle plumes are oxidised</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Longpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,559 +5339,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02291811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase relations and melting of nominally ‘dry’ residual eclogites with variable CaO/Na2O from 3 to 5 GPa and 1250 to 1500 °C; implications for refertilisation of upwelling heterogeneous mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining magma sources using primitive olivine-hosted melt inclusions from Puñalica and Sangay volcanoes (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Rosenthal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.05.025⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (80), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-018-1508-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156394v1</w:t>
+                <w:t xml:space="preserve">hal-01962618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine in the Earth and the solar system, where does it come from and can it be found?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase relations and melting of nominally ‘dry’ residual eclogites with variable CaO/Na2O from 3 to 5 GPa and 1250 to 1500 °C; implications for refertilisation of upwelling heterogeneous mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Yaxley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Crichton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Spandler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314-315, pp.506-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765678v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining magma sources using primitive olivine-hosted melt inclusions from Puñalica and Sangay volcanoes (Ecuador)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Narvaez</w:t>
+                <w:t xml:space="preserve">Fluorine in the Earth and the solar system, where does it come from and can it be found?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-018-1508-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01962618v1</w:t>
+                <w:t xml:space="preserve">hal-01765678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr and Nd isotopic compositions of individual olivine-hosted melt inclusions from Hawai'i and Samoa: Implications for the origin of isotopic heterogeneity in melt inclusions from OIB lavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koornneef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blusztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 495, pp.36-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dukono, the predominant source of volcanic degassing in Indonesia, sustained by a depleted Indian-MORB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,2334 +5925,2334 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-017-1178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weekly to monthly time scale of melt inclusion entrapment prior to eruption recorded by phosphorus distribution in olivine from mid-ocean ridges</w:t>
+                <w:t xml:space="preserve">SIMS chlorine isotope analyses in melt inclusions from arc settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Othmar Müntener</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G39463.1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 449, pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707008v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS chlorine isotope analyses in melt inclusions from arc settings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical systematics of Pb isotopes, fluorine, and sulfur in melt inclusions from São Miguel, Azores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 449, pp.112-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 458, pp.22 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109231v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical systematics of Pb isotopes, fluorine, and sulfur in melt inclusions from São Miguel, Azores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weekly to monthly time scale of melt inclusion entrapment prior to eruption recorded by phosphorus distribution in olivine from mid-ocean ridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmar Müntener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (12), pp.1059 - 1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G39463.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636195v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types and mechanisms of strombolian explosions: characterization of a gas-dominated explosion at Stromboli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">D. Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Colò</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77 (8), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0888-5⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 77, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141890v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-depleted melts in olivine-hosted melt inclusions from the Ontong Java Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Rita A. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.124-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170133v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-depleted melts in olivine-hosted melt inclusions from the Ontong Java Plateau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Types and mechanisms of strombolian explosions: characterization of a gas-dominated explosion at Stromboli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita A. Cabral</w:t>
+                <w:t xml:space="preserve">Ludovic Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.014⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (8), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0888-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688575v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of mantle olivine under variable water and oxygen fugacity conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn A. Gaetani</w:t>
+                <w:t xml:space="preserve">Volatile (F and Cl) concentrations in Iwate olivine-hosted melt inclusions indicating low-temperature subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie A. O'Leary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Morihisa Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik H.Hauri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">Thomas Hélouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1880-5981-66-81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133505v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité volcanique du Stromboli : un laboratoire naturel de choix à la base de la classification des projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile cycling of H2O, CO2, F, and Cl in the HIMU mantle: A new window provided by melt inclusions from oceanic hot spot lavas at Mangaia, Cook Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita A. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.4445-4467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109221v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile cycling of H2O, CO2, F, and Cl in the HIMU mantle: A new window provided by melt inclusions from oceanic hot spot lavas at Mangaia, Cook Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’activité volcanique du Stromboli : un laboratoire naturel de choix à la base de la classification des projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita A. Cabral</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133673v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile (F and Cl) concentrations in Iwate olivine-hosted melt inclusions indicating low-temperature subduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration of mantle olivine under variable water and oxygen fugacity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn A. Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie A. O'Leary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.965</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133686v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous sulphur isotopes in plume lavas reveal deep mantle storage of Archaean crust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
+                <w:t xml:space="preserve">Precise and accurate determination of boron concentration in silicate rocks by direct isotope dilution ICP-MS: Insights into the B budget of the mantle and B behavior in magmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 354, pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822151v1</w:t>
+                <w:t xml:space="preserve">hal-00981638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise and accurate determination of boron concentration in silicate rocks by direct isotope dilution ICP-MS: Insights into the B budget of the mantle and B behavior in magmatic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Ionov</w:t>
+                <w:t xml:space="preserve">Anomalous sulphur isotopes in plume lavas reveal deep mantle storage of Archaean crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita A. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Piro</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.06.017⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496, pp.490-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00981638v1</w:t>
+                <w:t xml:space="preserve">hal-00822151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical heterogeneities within the Crozet hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 376, pp.126-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental model approach of biologically-assisted silicate dissolution with olivine and Escherichia coli - Impact on chemical weathering of mafic rocks and atmospheric CO2 drawdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.216-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle source heterogeneity for South Tyrrhenian magmas revealed by Pb isotopes and halogen contents of olivine-hosted melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobumichi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 334, pp.266-279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Contrasting H2O-rich Components in Primary Melt Inclusions from Mount Shasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.L. Grove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (7), pp.1571-1595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egq030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data brief on magnesium isotope compositions of marine calcareous sediments and ferromanganese nodules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Albarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.Q03006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009GC002899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrogenesis of arc lavas from the Rucu Pichincha and Pan de Azucar volcanoes (Ecuadorian arc): Major, trace element, and boron isotope evidences from olivine-hosted melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8258,825 +8270,825 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.Q12027. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GC002173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B–O–Th isotope systematics in Icelandic tephra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 255 (3-4), pp.454-462. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron Isotopic Composition of Atmospheric Precipitations and Liquid-Vapor Fractionations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. F. Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.1603-1615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from a New 157 nm Laser Ablation ICP-MS Instrument: New Opportunities in the Analysis of Solid Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Telouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Albarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (1), pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt Production Beneath Mt. Shasta from Boron Data in Primitive Melt Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikuko Schimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham D. Layne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy L. Grove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of atmospheric boron from the oceans to the continents: An investigation using precipitation waters and epiphytic lichens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E F Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000GC000077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01882122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of Boron isotopes during erosion processes: The example of Himalayan rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64 (3), pp.397-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Pro c e d u res for the Me a s u re m e n t of Boron Isotope Compositions by Ion M i c ro p robe in Meteorites and Mantle Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9086,138 +9098,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William M. White. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.13-18, 2016, 978-3-319-39193-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39193-9_102-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9285,51 +9297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF3D5602"/>
+    <w:nsid w:val="AE361A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9516,51 +9528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-f-rose-koga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9704-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169558029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rose-Koga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502886122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01888-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunna Har&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05108185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robidoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tardani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308729v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Tomlinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O&#8217;farrell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Caulfield" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoo Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04516946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia E Anderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Jackson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla S Pamuk&#231;u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121979" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mironov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118864" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01718-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662147v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henry Towbin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12572" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luca Rizzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose&#8208;koga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P Fischer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joo Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011997" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Lo Forte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.01.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asensio-Ramos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pardo Cofrades" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01103-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326239v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Sigurdsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01683-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengping Qian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salters" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Mccoy-West" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117679" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. L. Nichols" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117638" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03561197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.793259" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kawaguchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shimizu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ushikubo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G Jackson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Marske" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Peterson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009260" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029942v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hasenaka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yasuda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01761-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026749v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Jackson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Konrad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G Konter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bizimis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48276.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265994v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Shimizu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Voyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7221" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02055503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Manzini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.L. Nichols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Longpr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra G&#243;mez-Ulla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115798" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Yaxley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Crichton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Spandler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.05.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reinhard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Jackson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koornneef" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blusztajn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01707008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmar M&#252;ntener" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39463.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Barnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leduc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Col&#242;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0888-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688575v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. Cabral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Price" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133505v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Gaetani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. O'Leary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.Hauri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133673v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005473" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;louis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Whitehouse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-81" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981638v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLXJK735-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058413v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.01.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV23MNP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.033" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JG8SC8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Grove" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq030" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002899" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002173" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380858v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.07.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C70WGL9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.01.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6Z6KVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156405v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156415v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Schimizu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Layne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Grove" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F Rose" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000077" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hanon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01483724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_102-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-f-rose-koga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9704-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169558029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anderson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dottin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunna Har&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01888-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Prabha Mohan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Koga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F Narv&#225;ez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose-Koga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rose-Koga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502886122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05108185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robidoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tardani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308729v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Tomlinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O&#8217;farrell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Caulfield" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04516946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia E Anderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Jackson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla S Pamuk&#231;u" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Portnyagin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mironov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118864" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01718-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luca Rizzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662147v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Henry Towbin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04849021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F Rose&#8208;koga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joo Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011997" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Lo Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.01.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoo Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122428" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asensio-Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pardo Cofrades" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01103-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326239v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Sigurdsson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01683-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. L. Nichols" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117638" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengping Qian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Mccoy-West" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Wu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117679" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03561197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.793259" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kawaguchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shimizu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ushikubo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G Jackson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Marske" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Peterson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029942v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hasenaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yasuda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01761-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026749v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Jackson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Konrad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G Konter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bizimis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48276.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03265994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009542" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Shimizu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Voyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7221" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02055503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Manzini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.L. Nichols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Longpr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra G&#243;mez-Ulla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115798" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Yaxley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Crichton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Spandler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.05.025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXN9SP4X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reinhard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Jackson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koornneef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blusztajn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Barnes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01707008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmar M&#252;ntener" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39463.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01688575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Jackson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. Cabral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Price" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leduc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Col&#242;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0888-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;louis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Whitehouse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1880-5981-66-81" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.Hauri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005473" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109221v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Gaetani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. O'Leary" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981638v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.017" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLXJK735-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12020" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058413v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.01.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV23MNP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793862v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JG8SC8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Grove" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq030" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002899" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371775v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002173" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.07.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C70WGL9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.01.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6Z6KVF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156415v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Schimizu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Layne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Grove" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F Rose" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000077" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156429v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hanon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01483724v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_102-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>