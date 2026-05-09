--- v0 (2026-03-23)
+++ v1 (2026-05-09)
@@ -433,490 +433,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difformer la vie</w:t>
+                <w:t xml:space="preserve">Formes de vie, formes de politique. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 85 (2), pp.61-76</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 85 (2), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aphi.852.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344445v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">hal-04013945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethics and politics of care in times of crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Konjovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filozofija i Društvo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (4), pp.934-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2298/FID2204934M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difformer la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (2), pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Vulnerability and Care: An Interview with Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth Schoonheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivadar Vervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Krisis. Journal for Contemporary Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (1), pp.77-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21827/krisis.42.1.38697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions adorniennes sur la transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85 (2), pp.61-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aphi.852.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796756v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04013945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bal masqué</w:t>
               </w:r>
@@ -1289,1062 +1289,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acceleration and Reification. Revisiting Adorno’s Idea of Coldness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXX (81), pp.442-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Precarity of Work, Precarity of Moral Dispositions: Concern for Others in the Era of “Emotional” Capitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's studies quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (3/4), 176-192 ; JSTOR, https://www.jstor.org/stable/26421132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Acceleration and Reification. Revisiting Adorno’s Idea of Coldness</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vulnerable and the Political: On the Seeming Impossibility of Thinking Vulnerability and the Political Together and Its Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.224 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14409917.2016.1153892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability: A Concept with Which to Undo the World As It Is?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.149 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14409917.2016.1153885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Grammar of Consent. Investigating a New Gender Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constellations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.462-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Fraser ou la théorie du ‘prendre part’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité, care, vulnérabilité. Enjeux organisationnels des soins palliatifs pédiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frache Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet politique d’une vie qui ne peut être séparée de sa forme. La politique de la soustraction de Giorgio Agamben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.49-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habermas: Testing the Political</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesis Eleven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utopie numérique à la pratique : le cas de l’annotation collaborative de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (180), pp.95-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150014012083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité ‘médiatrice de la politique et de la morale’ ? Sur l'autonomie du politique chez Habermas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Lumières de Habermas, 19, pp.103-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bell hooks et le politique. La lutte, la souffrance et l’amour »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.219-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.052.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’etica della cura e le teorie del riconoscimento »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, XXX (81), pp.442-448</w:t>
-[...914 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63, pp.393-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01433839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2490,174 +2490,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01433835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impropriété de soi et son expression publique. Emotions et politique chez Martha Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.123-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le conflit politique selon Habermas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41, pp.196 - 202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.041.0196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.041.0196⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01433860v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01433852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Gabba-Gabba we accept you, one of us.” Vulnerability and Power in the Relationship of Recognition »</w:t>
               </w:r>
@@ -3851,477 +3851,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and Critical Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, 2018, Brill Research Perspectives in Critical Theory, 978-90-04-28133-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fragilité du souci des autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, http://books.openedition.org/enseditions/8805, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special issue « The Politics of Vulnerability »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17 (2), 2016, Critical Horizons</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01442805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps Vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 58, 2015, cahiers du genre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique des formes de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions, 2018</w:t>
+              <w:t xml:space="preserve">57, 2015, Raisons politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...228 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5376,173 +5376,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vie et sa forme dans la philosophie d’Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Ferrarese; Sandra Laugier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions du CNRS, pp.81-99, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crise, capitalisme, réflexivité. Pour une réactualisation de l’idée adornienne d’impuissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Aubert; Jean-François Kervégan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalisme et démocratie. Un dialogue avec Jürgen Habermas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions du CNRS, pp.395-407, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796714v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03796688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité face « au » politique. Eléments de réflexion</w:t>
               </w:r>
@@ -5595,173 +5595,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unités miraculeuses et convergences nécessaires. L’âge post-séculier des luttes politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Stavo-Debauge; P. Gonzalez; R. Frega </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel âge post-séculier ? Religions, Démocraties, Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’EHESS (Raisons Pratiques), pp.357-380, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La justice, une formule de contingence. La tentation politique de Niklas Luhmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lukas Sosoe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit - un système social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg Olms Verlag, pp.91-102, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251514v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Mead de Habermas. Ce que veut dire une intersubjectivité intacte »</w:t>
               </w:r>
@@ -6544,173 +6544,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La société et la constitution de soi chez Foucault et Habermas. Besoins, intersubjectivité, pouvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Haber et Yves Cusset </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habermas/Foucault, parcours croisés, confrontations critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp. 155-169, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01442781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Does Overcoming Discrimination Require Recognition ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bertossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Anti-Discrimination and the Politics of Citizenship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp. 64-78, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01442779v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01442781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Que peut-on espérer du débat public ou l’inflation normative de l’idée de délibération »</w:t>
               </w:r>
@@ -7011,51 +7011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05232604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ferrarese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119399ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05232597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119394ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04344436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04344445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04013694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Miller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Robinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Konjovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FID2204934M" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Schoonheim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Vervoort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/krisis.42.1.38697" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04013945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.076.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.071.0189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-G6TSPZKZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14797585.2018.1461349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.073.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03797091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14409917.2016.1153892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14409917.2016.1153885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frache Sandra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014012083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.052.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0191453711410029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.041.0196" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.037.0132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Briey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04344466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04344474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03793688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Corcoran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474467391.001.0001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Cole" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wirsing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100928490" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13359" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03793691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8805" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251516v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Murard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utppublishing.com/doi/10.3138/9781487550646.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73608-7_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neumann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sagradini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05232604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ferrarese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119399ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05232597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119394ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04344436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04013945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04013694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Robinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Konjovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FID2204934M" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04344445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Schoonheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Vervoort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/krisis.42.1.38697" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.076.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.071.0189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-G6TSPZKZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14797585.2018.1461349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.073.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03797091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14409917.2016.1153892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14409917.2016.1153885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frache Sandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014012083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433831v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.052.0219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0191453711410029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.041.0196" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.037.0132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Briey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04344466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04344474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03793688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Corcoran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474467391.001.0001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Cole" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wirsing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100928490" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13359" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03793691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8805" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251516v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Murard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utppublishing.com/doi/10.3138/9781487550646.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73608-7_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03795890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neumann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sagradini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03796728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>