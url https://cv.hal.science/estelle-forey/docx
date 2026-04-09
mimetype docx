--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -986,273 +986,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
+              <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321462v1</w:t>
+                <w:t xml:space="preserve">hal-03963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">ECOVEG 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963194v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
               </w:r>
@@ -1290,90 +1290,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
+              <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963212v1</w:t>
+                <w:t xml:space="preserve">hal-03963194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des renouées asiatiques sur les compartiments épigés et endogés et kit de gestion en ripisylve</w:t>
               </w:r>
@@ -1530,1330 +1530,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des microarthropodes aux pratiques de gestion de l'enherbement en parcelles viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">H J Bohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Ostandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">GDR invabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437865v1</w:t>
+                <w:t xml:space="preserve">hal-02437861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437851v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+                <w:t xml:space="preserve">Réponse des microarthropodes aux pratiques de gestion de l'enherbement en parcelles viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ostandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">TEBIS VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437860v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437849v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437866v1</w:t>
+                <w:t xml:space="preserve">hal-02437851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437863v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la faune du sol sur les propriétés des racines : de la plante à la communauté végétale</w:t>
+                <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RootDay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437862v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437855v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
+                <w:t xml:space="preserve">Impacts de la faune du sol sur les propriétés des racines : de la plante à la communauté végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H J Bohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR invabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">RootDay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437861v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">BES Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437853v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the role of UV in decomposition of forest litter using litterbags and a trans-European gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Matthew Robson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lebouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Regues-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Solé-Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV4Plants conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pécs, Hungary</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437852v1</w:t>
+                <w:t xml:space="preserve">hal-03551123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Latron</w:t>
+                <w:t xml:space="preserve">Quantifying the role of UV in decomposition of forest litter using litterbags and a trans-European gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Solé-Benet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">UV4Plants conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pécs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551123v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate change modulates interactions between plants and soil fauna</w:t>
               </w:r>
@@ -2915,415 +2915,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lafite</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435110v1</w:t>
+                <w:t xml:space="preserve">hal-02437858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de modèles nuls pour estimer l'effet d'une espèce d'arbuste plantée au titre de la lutte contre la désertification sur la diversité végétale</w:t>
+                <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Biodiversité et Changements Globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Djelfa, Algeria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437857v1</w:t>
+                <w:t xml:space="preserve">hal-02435110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Utilisation de modèles nuls pour estimer l'effet d'une espèce d'arbuste plantée au titre de la lutte contre la désertification sur la diversité végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Lakhdar Brouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Fateh Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire international Biodiversité et Changements Globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437858v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infilling dynamics of estuaries in a macrotidal context: an integrated pluridisciplinary approach in the Baie de Somme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3404,51 +3404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,103 +4053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 219, pp.106800. </w:t>
@@ -4593,680 +4593,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
+                <w:t xml:space="preserve">Functional traits of plant roots and Collembola determine their tri‐trophic interactions with soil microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marc Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.462-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963395v1</w:t>
+                <w:t xml:space="preserve">hal-04846745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Sun</w:t>
+                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05239231v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+                <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+                <w:t xml:space="preserve">Valérie Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.109771. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.106416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042504v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Castaldi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-025-06273-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425274v1</w:t>
+                <w:t xml:space="preserve">hal-05042504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits of plant roots and Collembola determine their tri‐trophic interactions with soil microbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐marc Brousseau</w:t>
+                <w:t xml:space="preserve">Andrea Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (2), pp.462-477. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-025-06273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846745v1</w:t>
+                <w:t xml:space="preserve">hal-05425274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t>
               </w:r>
@@ -5518,351 +5518,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alien palm invasion leads to selective biotic filtering of resident plant communities towards competitive functional traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sunil Gopaul</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02991-4⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864389v1</w:t>
+                <w:t xml:space="preserve">hal-04281597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alien palm invasion leads to selective biotic filtering of resident plant communities towards competitive functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Erktan</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherri y F Lodhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Gopaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43, pp.87-93. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.1489-1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02991-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281597v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial role of blue light as a driver of litter photodegradation in terrestrial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing-Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,51 +5926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive and native plant differ in their effects on the soil food-web and plant-soil phosphorus cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingda Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,767 +6292,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
+                <w:t xml:space="preserve">Root traits explain plant species distributions along climatic gradients yet challenge the nature of ecological trade-offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Neupert</w:t>
+                <w:t xml:space="preserve">Daniel C Laughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Liesje Mommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thom W Kuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (8), pp.1123-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01471-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483697v1</w:t>
+                <w:t xml:space="preserve">hal-03260203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature modifies the magnitude of a plant response to Collembola presence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103814⟩</w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124482v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling native and alien plant diversity in coastal sand dune ecosystems worldwide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature modifies the magnitude of a plant response to Collembola presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727604v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive knotweed modifies predator–prey interactions in the soil food web</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disentangling native and alien plant diversity in coastal sand dune ecosystems worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bacaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cameletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A.M. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-021-02485-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391697v1</w:t>
+                <w:t xml:space="preserve">hal-03727604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional trait‐based approach to assess the impact of an alien palm invasion on plant and soil communities on a South Pacific island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive knotweed modifies predator–prey interactions in the soil food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aec.12995⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (6), pp.1987-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-021-02485-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727601v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits explain plant species distributions along climatic gradients yet challenge the nature of ecological trade-offs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Maria Sabatini</w:t>
+                <w:t xml:space="preserve">A functional trait‐based approach to assess the impact of an alien palm invasion on plant and soil communities on a South Pacific island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                <w:t xml:space="preserve">Sherri Lodhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Gopaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thom W Kuyper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans Juergen Boehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (8), pp.1123-1134. </w:t>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.398-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01471-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aec.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260203v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
@@ -7172,51 +7172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet radiation accelerates photodegradation under controlled conditions but slows the decomposition of senescent leaves from forest stands in southern Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Neimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,51 +7306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Composition of Sunlight Affects the Microbial Functional Structure of Beech Leaf Litter During the Initial Phase of Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7479,51 +7479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enilson Luiz Saccol de Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7568,767 +7568,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Soil fauna responses to invasive alien plants are determined by trophic groups and habitat structure: a global meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (10), pp.1390-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293293v1</w:t>
+                <w:t xml:space="preserve">hal-02321807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321802v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sPlot – A new tool for global vegetation analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan M. Hennekens</w:t>
+                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Winck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12710⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132381v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna responses to invasive alien plants are determined by trophic groups and habitat structure: a global meta‐analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">sPlot – A new tool for global vegetation analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Jiménez‐alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Purschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan M. Hennekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128 (10), pp.1390-1401. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.161-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.06493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321807v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion by Fallopia japonica alters soil food webs through secondary metabolites</w:t>
+                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Abgrall</w:t>
+                <w:t xml:space="preserve">M. Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116018v1</w:t>
+                <w:t xml:space="preserve">hal-01904532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasion by Fallopia japonica alters soil food webs through secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Santonja</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">L. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.9-13. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.100-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2018.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904532v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic patterns and phenotypic profiles of the species of plants and mammals farmed for food</w:t>
               </w:r>
@@ -8487,51 +8487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8576,1436 +8576,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping local and global variability in plant trait distributions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed selection by earthworms: chemical seed properties matter more than morphological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kirk Wythers</w:t>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Soudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1708984114⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 413 (1-2), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-3085-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852904v1</w:t>
+                <w:t xml:space="preserve">hal-02116093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Mapping local and global variability in plant trait distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhirup Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habacuc Flores-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirk Wythers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (51), pp.E10937 - E10946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1708984114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594786v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed selection by earthworms: chemical seed properties matter more than morphological traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Soudey</w:t>
+                <w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 413 (1-2), pp.97-110. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-3085-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116093v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old nurses always die: impacts of nurse age on local plant richness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateh Amghar</w:t>
+                <w:t xml:space="preserve">Earthworms promote greater richness and abundance in the emergence of plant species across a grassland-forest ecotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11258-016-0582-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtw008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417205v1</w:t>
+                <w:t xml:space="preserve">hal-02437366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en défens et la plantation fourragère : deux modes de restauration pour améliorer la végétation, la fertilité et l’état de la surface du sol dans les parcours arides algériens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Old nurses always die: impacts of nurse age on local plant richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Laddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (4), pp.407-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-016-0582-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437432v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en défens et la plantation fourragère : deux modes de restauration pour améliorer la végétation, la fertilité et l’état de la surface du sol dans les parcours arides algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Laddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217, pp.407-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417206v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms promote greater richness and abundance in the emergence of plant species across a grassland-forest ecotone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (6), pp.703-711. </w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpe/rtw008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437366v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of cast properties and passage through the earthworm gut on seed germination and seedling growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.108-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437373v1</w:t>
+                <w:t xml:space="preserve">hal-02437369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering phenology of a herbaceous species (Poa annua) is regulated by soil Collembola</w:t>
+                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.30-33. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437368v1</w:t>
+                <w:t xml:space="preserve">hal-02437373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-native earthworms promote plant invasion by ingesting seeds and modifying soil properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flowering phenology of a herbaceous species (Poa annua) is regulated by soil Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.30-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437372v1</w:t>
+                <w:t xml:space="preserve">hal-02437368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cast properties and passage through the earthworm gut on seed germination and seedling growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Non-native earthworms promote plant invasion by ingesting seeds and modifying soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Clause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437369v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactions between soil type and earthworm species determine the properties of earthworm casts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Clause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10237,51 +10237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10425,346 +10425,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of earthworm-seed interactions for the structure and composition of plant communities: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fat but slim: Criteria of seed attractiveness for earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.S159-S165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2011.03.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00645128v1</w:t>
+                <w:t xml:space="preserve">hal-02417179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat but slim: Criteria of seed attractiveness for earthworms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Importance of earthworm-seed interactions for the structure and composition of plant communities: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.594-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417179v1</w:t>
+                <w:t xml:space="preserve">bioemco-00645128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does disturbance drive the collapse of biotic interactions at the severe end of a diversity–biomass gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10836,51 +10836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of association at local and regional scales in coastal sand dune communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10991,51 +10991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (4), pp.493-502. </w:t>
@@ -11124,51 +11124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando T. Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragan M. Callaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohengrin A Cavieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11213,398 +11213,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et du Vilain (Loir-et-Cher)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bézannier</w:t>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maubert</w:t>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rolando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672761v1</w:t>
+                <w:t xml:space="preserve">hal-02437420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et du Vilain (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Romermann</w:t>
+                <w:t xml:space="preserve">F. Bézannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">P. Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fadda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
+              <w:t xml:space="preserve">Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677758v1</w:t>
+                <w:t xml:space="preserve">hal-02672761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Forey</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Römermann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Christine Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437420v1</w:t>
+                <w:t xml:space="preserve">hal-02677758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11759,51 +11759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Brouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Amghar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01320-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri y F Lodhar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Galvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Lowry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02991-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Butler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Wythers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habacuc Flores-Moreno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricciuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Datta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006606" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bacaro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weigelt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cameletti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.M. Janssen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12961" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Laughlin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom W Kuyper" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01471-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez&#8208;alfaro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Purschke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Hennekens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12710" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M. Bastida" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Turcotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0690-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852904v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708984114" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soudey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3085-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Laddada" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-016-0582-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437432v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtw008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437372v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lambert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.02.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3DN2B5N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437369v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509397v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.12.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GQ74VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437381v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunbjerg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavender-Bares" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eiserhardt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ejrnaes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aarssen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtt069" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01462.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434A6783448783607410137C2E468993E3C29B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00645128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.03.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417179v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.08.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84F8736R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9642-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MLX59G1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01095.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DED8A279E1EF82D5E9F00437BE5FC7B873D3FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tilquin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-8-18392" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0C590169846DC0D0E7468E7915040F4909A98FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672761v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Brouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Amghar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01320-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri y F Lodhar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Galvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Lowry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02991-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Butler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Wythers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habacuc Flores-Moreno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricciuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Datta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006606" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Laughlin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom W Kuyper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01471-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bacaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weigelt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cameletti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.M. Janssen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12961" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez&#8208;alfaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Purschke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Hennekens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12710" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M. Bastida" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Turcotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0690-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soudey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3085-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852904v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708984114" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtw008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Laddada" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-016-0582-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437369v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437372v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lambert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.02.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3DN2B5N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509397v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.12.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GQ74VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437381v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunbjerg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavender-Bares" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eiserhardt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ejrnaes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aarssen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtt069" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01462.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434A6783448783607410137C2E468993E3C29B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.08.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84F8736R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00645128v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.03.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9642-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MLX59G1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01095.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DED8A279E1EF82D5E9F00437BE5FC7B873D3FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tilquin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-8-18392" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0C590169846DC0D0E7468E7915040F4909A98FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>