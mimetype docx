--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -84,4230 +84,4605 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizodeposition in the Plant Economic Space for 15 grassland species and its links to biogeochemical cycles (C,N)</w:t>
+                <w:t xml:space="preserve">From wild host plants to crop plants: the domestication of a fly born to be wild?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Folacher</w:t>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Mickael Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th DrosEU meeting and satellite Drosophila suzukii international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Drosophila Population Genomics Consortium, Apr 2026, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311996v1</w:t>
+                <w:t xml:space="preserve">hal-05601649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune du sol peut-elle influencer l'exsudation racinaire ? défis scientifiques et méthodologiques</w:t>
+                <w:t xml:space="preserve">Landscape and local factors shaping infestation rates of wild and garden cherry trees by the invasive fruit fly Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
+                <w:t xml:space="preserve">Nel Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insect Biology Research Institute (IRBI); University of Tours (UT); National Center for Scientific Research (CNRS), Jun 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321469v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant labelling with 13CO2 to demonstrate root exudates trapping with non-common sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
+                <w:t xml:space="preserve">Rhizodeposition in the Plant Economic Space for 15 grassland species and its links to biogeochemical cycles (C,N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Folacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cardinael</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746142v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements analytiques appliqués à des exsudats racinaires de plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La faune du sol peut-elle influencer l'exsudation racinaire ? défis scientifiques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme Congrès Francophone de Sciences Séparatives et Couplages de l'AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746191v1</w:t>
+                <w:t xml:space="preserve">hal-05321469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration worse than invasion? Insights from a comparative study on soil biota and functioning in the case of Reynoutria spp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plant labelling with 13CO2 to demonstrate root exudates trapping with non-common sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAPI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Pucon, Chile, Chile</w:t>
+              <w:t xml:space="preserve">ISSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279874v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration des berges envahies par les renouées asiatiques : Quels impact des renouées et résilience de l’écosystème ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Développements analytiques appliqués à des exsudats racinaires de plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 15 Nouveaux écosystèmes et communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, May 2022, Gembloux, Belgium. pp.1629-1638</w:t>
+              <w:t xml:space="preserve">15eme Congrès Francophone de Sciences Séparatives et Couplages de l'AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279785v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to identify compounds released by plant roots by GC-HRMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Restoration worse than invasion? Insights from a comparative study on soil biota and functioning in the case of Reynoutria spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’École Doctorale Normande de Chimie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">EMAPI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Pucon, Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746180v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Restauration des berges envahies par les renouées asiatiques : Quels impact des renouées et résilience de l’écosystème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
+              <w:t xml:space="preserve">ECOVEG 15 Nouveaux écosystèmes et communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, May 2022, Gembloux, Belgium. pp.1629-1638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963212v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new methodology to identify compounds released by plant roots by GC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
+              <w:t xml:space="preserve">Journée de l’École Doctorale Normande de Chimie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321462v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">ECOVEG 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963194v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des renouées asiatiques sur les compartiments épigés et endogés et kit de gestion en ripisylve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau d’expertise scientifique et technique (REST) du Centre de ressources EEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437869v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la renouée sur la diversité fonctionnelle des macro-invertébrés du sol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318694v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact des renouées asiatiques sur les compartiments épigés et endogés et kit de gestion en ripisylve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR invabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réseau d’expertise scientifique et technique (REST) du Centre de ressources EEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437861v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact de la renouée sur la diversité fonctionnelle des macro-invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">VIIIème Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437853v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des microarthropodes aux pratiques de gestion de l'enherbement en parcelles viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ostandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEBIS VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437860v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437851v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la faune du sol sur les propriétés des racines : de la plante à la communauté végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RootDay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Bohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">GDR invabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551123v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the role of UV in decomposition of forest litter using litterbags and a trans-European gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV4Plants conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pécs, Hungary</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437852v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate change modulates interactions between plants and soil fauna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantifying the role of UV in decomposition of forest litter using litterbags and a trans-European gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">UV4Plants conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pécs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437846v1</w:t>
+                <w:t xml:space="preserve">hal-02437852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lebouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Regues-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Solé-Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437858v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How climate change modulates interactions between plants and soil fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435110v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de modèles nuls pour estimer l'effet d'une espèce d'arbuste plantée au titre de la lutte contre la désertification sur la diversité végétale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Biodiversité et Changements Globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Djelfa, Algeria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437857v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infilling dynamics of estuaries in a macrotidal context: an integrated pluridisciplinary approach in the Baie de Somme.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de modèles nuls pour estimer l'effet d'une espèce d'arbuste plantée au titre de la lutte contre la désertification sur la diversité végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michel</w:t>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Lakhdar Brouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maspataud</w:t>
+                <w:t xml:space="preserve">Fateh Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées UOF-EUCC « Risques côtiers liés aux changements globaux ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Valéry-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">Séminaire international Biodiversité et Changements Globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122304v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infilling dynamics of estuaries in a macrotidal context: an integrated pluridisciplinary approach in the Baie de Somme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées UOF-EUCC « Risques côtiers liés aux changements globaux ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Valéry-sur-Somme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meirland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to identify compounds released by plant roots by GC-HRMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exotic ornamental shrub promotes the proliferation of the invasive fruit fly Drosophila suzukii at the end of winter season over a wide geographic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nel Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTC-18: 18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">XIII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Tours, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746159v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses non ciblées par GC-HRMS d'exsudats racinaires : développement d'un nouveau système de collecte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new methodology to identify compounds released by plant roots by GC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Agasse</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">HTC-18: 18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963221v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des exsudats racinaires par chromatographie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyses non ciblées par GC-HRMS d'exsudats racinaires : développement d'un nouveau système de collecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR mediatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437871v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chromatographie au service de l'écologie du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des exsudats racinaires par chromatographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone des Sciences Séparatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR mediatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270944v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">La chromatographie au service de l'écologie du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone des Sciences Séparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420876v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variabilité des traits biologiques des feuilles chez le hêtre en fonction de l’environnement compétitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque d'Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4317,7302 +4692,7302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf litter chemistry contributes to shape the chemical footprint of macrodetritivore communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 219, pp.106800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of forest thinning on the soil fauna: a systematic review of current knowledge and research gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Biryol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 83 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13595-025-01320-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits of plant roots and Collembola determine their tri‐trophic interactions with soil microbes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04846745v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.106416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04963395v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Agasse</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106416⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239231v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-025-06273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042504v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Functional traits of plant roots and Collembola determine their tri‐trophic interactions with soil microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marc Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-025-06273-5⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.462-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425274v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (10), pp.2084-2098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.14611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asian knotweed’s impacts on soil chemistry and enzyme activities are higher in soils with low-nutrient status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 107, pp.151002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43, pp.87-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien palm invasion leads to selective biotic filtering of resident plant communities towards competitive functional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherri y F Lodhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen D Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Gopaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (5), pp.1489-1508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-022-02991-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial role of blue light as a driver of litter photodegradation in terrestrial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing-Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 488 (1-2), pp.23-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-022-05596-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive and native plant differ in their effects on the soil food-web and plant-soil phosphorus cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingda Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minling Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 410, pp.115672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien Invasive Plant Effect on Soil Fauna Is Habitat Dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/d14020061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Functional Diversity in a Global Land Surface Model Illustrates Uncertainties Related to Parameter Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirk Wythers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habacuc Flores-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricciuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhirup Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JG006606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits explain plant species distributions along climatic gradients yet challenge the nature of ecological trade-offs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thom W Kuyper</w:t>
+                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01471-7⟩</w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260203v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temperature modifies the magnitude of a plant response to Collembola presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483697v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature modifies the magnitude of a plant response to Collembola presence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disentangling native and alien plant diversity in coastal sand dune ecosystems worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bacaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cameletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A.M. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124482v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling native and alien plant diversity in coastal sand dune ecosystems worldwide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive knotweed modifies predator–prey interactions in the soil food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12961⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (6), pp.1987-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-021-02485-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727604v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive knotweed modifies predator–prey interactions in the soil food web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A functional trait‐based approach to assess the impact of an alien palm invasion on plant and soil communities on a South Pacific island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherri Lodhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Gopaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Juergen Boehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-021-02485-9⟩</w:t>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.398-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aec.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391697v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional trait‐based approach to assess the impact of an alien palm invasion on plant and soil communities on a South Pacific island</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root traits explain plant species distributions along climatic gradients yet challenge the nature of ecological trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C Laughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesje Mommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thom W Kuyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aec.12995⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (8), pp.1123-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01471-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727601v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Bonisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet radiation accelerates photodegradation under controlled conditions but slows the decomposition of senescent leaves from forest stands in southern Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Neimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twinkle Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Nybakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 146, pp.42-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Composition of Sunlight Affects the Microbial Functional Structure of Beech Leaf Litter During the Initial Phase of Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 451 (1-2), pp.515-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-020-04557-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional collembolan assemblages induce different plant responses in Lolium perenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna R Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enilson Luiz Saccol de Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 452 (1-2), pp.347-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-020-04579-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna responses to invasive alien plants are determined by trophic groups and habitat structure: a global meta‐analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06493⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321807v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Winck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293293v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">sPlot – A new tool for global vegetation analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Jiménez‐alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Purschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan M. Hennekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.161-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321802v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sPlot – A new tool for global vegetation analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil fauna responses to invasive alien plants are determined by trophic groups and habitat structure: a global meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12710⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (10), pp.1390-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132381v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Invasion by Fallopia japonica alters soil food webs through secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904532v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion by Fallopia japonica alters soil food webs through secondary metabolites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116018v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic patterns and phenotypic profiles of the species of plants and mammals farmed for food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús M. Bastida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin M. Turcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynis H Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (11), pp.1808-1817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-018-0690-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoculation of an ecosystem engineer (Earthworm: Lumbricus terrestris ) during experimental grassland restoration: Consequences for above and belowground soil compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.148 - 155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed selection by earthworms: chemical seed properties matter more than morphological traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Soudey</w:t>
+                <w:t xml:space="preserve">Mapping local and global variability in plant trait distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhirup Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habacuc Flores-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirk Wythers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-3085-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (51), pp.E10937 - E10946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1708984114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116093v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping local and global variability in plant trait distributions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kirk Wythers</w:t>
+                <w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1708984114⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852904v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Seed selection by earthworms: chemical seed properties matter more than morphological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Soudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 413 (1-2), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-3085-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594786v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms promote greater richness and abundance in the emergence of plant species across a grassland-forest ecotone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Old nurses always die: impacts of nurse age on local plant richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Laddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jpe/rtw008⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (4), pp.407-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-016-0582-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437366v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old nurses always die: impacts of nurse age on local plant richness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">La mise en défens et la plantation fourragère : deux modes de restauration pour améliorer la végétation, la fertilité et l’état de la surface du sol dans les parcours arides algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Laddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217, pp.407-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417205v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en défens et la plantation fourragère : deux modes de restauration pour améliorer la végétation, la fertilité et l’état de la surface du sol dans les parcours arides algériens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Souhila Laddada</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437432v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Earthworms promote greater richness and abundance in the emergence of plant species across a grassland-forest ecotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtw008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417206v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cast properties and passage through the earthworm gut on seed germination and seedling growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437369v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flowering phenology of a herbaceous species (Poa annua) is regulated by soil Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Aubert</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.30-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437373v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering phenology of a herbaceous species (Poa annua) is regulated by soil Collembola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-native earthworms promote plant invasion by ingesting seeds and modifying soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.07.024⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437368v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-native earthworms promote plant invasion by ingesting seeds and modifying soil properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Effects of cast properties and passage through the earthworm gut on seed germination and seedling growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Clause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.108-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02437372v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactions between soil type and earthworm species determine the properties of earthworm casts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Clause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83, pp.149-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale phylogenetic structure in coastal dune plant communities across the globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brunbjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cavender-Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Eiserhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ejrnaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aarssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (2), pp.101-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jpe/rtt069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of water and nutrients for studying the outcome of plant interactions in sand dune ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (2), pp.375-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01462.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation, soils and seed banks of limestone grasslands are still impacted by former cultivation one century after abandonment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.194-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1556/ComEc.13.2012.2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat but slim: Criteria of seed attractiveness for earthworms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Importance of earthworm-seed interactions for the structure and composition of plant communities: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.594-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02417179v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00645128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of earthworm-seed interactions for the structure and composition of plant communities: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fat but slim: Criteria of seed attractiveness for earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.S159-S165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00645128v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does disturbance drive the collapse of biotic interactions at the severe end of a diversity–biomass gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 206 (2), pp.287-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11258-009-9642-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of association at local and regional scales in coastal sand dune communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (5), pp.916-925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01095.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative importance of disturbance and environmental stress at local and regional scales in French coastal sand dunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (4), pp.493-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3170/2008-8-18392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation in plant communities: the past, the present, and the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando T. Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragan M. Callaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohengrin A Cavieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 96 (1), pp.070908024102002-???. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01295.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et du Vilain (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bézannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
+              <w:t xml:space="preserve">Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437420v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et du Vilain (Loir-et-Cher)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672761v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677758v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11759,51 +12134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Brouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Amghar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01320-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri y F Lodhar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Galvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Lowry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02991-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Butler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Wythers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habacuc Flores-Moreno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricciuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Datta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006606" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Laughlin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom W Kuyper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01471-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bacaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weigelt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cameletti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.M. Janssen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12961" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez&#8208;alfaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Purschke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Hennekens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12710" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M. Bastida" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Turcotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0690-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soudey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3085-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852904v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708984114" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtw008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Laddada" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-016-0582-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437369v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437372v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lambert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.02.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3DN2B5N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509397v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.12.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GQ74VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437381v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunbjerg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavender-Bares" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eiserhardt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ejrnaes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aarssen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtt069" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01462.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434A6783448783607410137C2E468993E3C29B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.08.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84F8736R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00645128v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.03.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9642-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MLX59G1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01095.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DED8A279E1EF82D5E9F00437BE5FC7B873D3FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tilquin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-8-18392" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0C590169846DC0D0E7468E7915040F4909A98FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Brouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Amghar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01320-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri y F Lodhar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Galvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Lowry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02991-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Butler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Wythers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habacuc Flores-Moreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricciuto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Datta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bacaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weigelt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cameletti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.M. Janssen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12961" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Laughlin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom W Kuyper" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01471-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez&#8208;alfaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Purschke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Hennekens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12710" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M. Bastida" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Turcotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0690-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708984114" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soudey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3085-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Laddada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-016-0582-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtw008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437372v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lambert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.02.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3DN2B5N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437369v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.12.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GQ74VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunbjerg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavender-Bares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eiserhardt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ejrnaes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aarssen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtt069" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437384v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01462.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434A6783448783607410137C2E468993E3C29B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00645128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.03.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417179v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.08.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84F8736R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437386v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9642-z" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MLX59G1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01095.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DED8A279E1EF82D5E9F00437BE5FC7B873D3FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapelet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tilquin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-8-18392" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0C590169846DC0D0E7468E7915040F4909A98FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>