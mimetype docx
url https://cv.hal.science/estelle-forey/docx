--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1236,273 +1236,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
+              <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321462v1</w:t>
+                <w:t xml:space="preserve">hal-03963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">ECOVEG 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963194v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
               </w:r>
@@ -1540,90 +1540,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
+              <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963212v1</w:t>
+                <w:t xml:space="preserve">hal-03963194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des renouées asiatiques sur les compartiments épigés et endogés et kit de gestion en ripisylve</w:t>
               </w:r>
@@ -1780,1330 +1780,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des microarthropodes aux pratiques de gestion de l'enherbement en parcelles viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">H J Bohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Ostandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">GDR invabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437865v1</w:t>
+                <w:t xml:space="preserve">hal-02437861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437851v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+                <w:t xml:space="preserve">Réponse des microarthropodes aux pratiques de gestion de l'enherbement en parcelles viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ostandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">TEBIS VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437860v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437849v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
+                <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437863v1</w:t>
+                <w:t xml:space="preserve">hal-02437851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titta Kotilainen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Aubert</w:t>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437866v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la faune du sol sur les propriétés des racines : de la plante à la communauté végétale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RootDay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437862v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437855v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
+                <w:t xml:space="preserve">Impacts de la faune du sol sur les propriétés des racines : de la plante à la communauté végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H J Bohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR invabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">RootDay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437861v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">BES Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437853v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the role of UV in decomposition of forest litter using litterbags and a trans-European gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Matthew Robson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lebouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Regues-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Solé-Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV4Plants conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pécs, Hungary</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437852v1</w:t>
+                <w:t xml:space="preserve">hal-03551123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Latron</w:t>
+                <w:t xml:space="preserve">Quantifying the role of UV in decomposition of forest litter using litterbags and a trans-European gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Solé-Benet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">UV4Plants conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pécs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551123v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate change modulates interactions between plants and soil fauna</w:t>
               </w:r>
@@ -3165,415 +3165,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lafite</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435110v1</w:t>
+                <w:t xml:space="preserve">hal-02437858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de modèles nuls pour estimer l'effet d'une espèce d'arbuste plantée au titre de la lutte contre la désertification sur la diversité végétale</w:t>
+                <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Biodiversité et Changements Globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Djelfa, Algeria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437857v1</w:t>
+                <w:t xml:space="preserve">hal-02435110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Utilisation de modèles nuls pour estimer l'effet d'une espèce d'arbuste plantée au titre de la lutte contre la désertification sur la diversité végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Lakhdar Brouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Fateh Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire international Biodiversité et Changements Globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437858v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infilling dynamics of estuaries in a macrotidal context: an integrated pluridisciplinary approach in the Baie de Somme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,51 +3654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4428,103 +4428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 219, pp.106800. </w:t>
@@ -4968,680 +4968,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
+                <w:t xml:space="preserve">Functional traits of plant roots and Collembola determine their tri‐trophic interactions with soil microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marc Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.462-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963395v1</w:t>
+                <w:t xml:space="preserve">hal-04846745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Sun</w:t>
+                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05239231v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+                <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+                <w:t xml:space="preserve">Valérie Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.109771. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.106416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042504v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Castaldi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-025-06273-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425274v1</w:t>
+                <w:t xml:space="preserve">hal-05042504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits of plant roots and Collembola determine their tri‐trophic interactions with soil microbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐marc Brousseau</w:t>
+                <w:t xml:space="preserve">Andrea Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (2), pp.462-477. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-025-06273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846745v1</w:t>
+                <w:t xml:space="preserve">hal-05425274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t>
               </w:r>
@@ -5893,351 +5893,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alien palm invasion leads to selective biotic filtering of resident plant communities towards competitive functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Erktan</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherri y F Lodhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Gopaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.1489-1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02991-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281597v1</w:t>
+                <w:t xml:space="preserve">hal-04864389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alien palm invasion leads to selective biotic filtering of resident plant communities towards competitive functional traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sunil Gopaul</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (5), pp.1489-1508. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02991-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864389v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial role of blue light as a driver of litter photodegradation in terrestrial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing-Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive and native plant differ in their effects on the soil food-web and plant-soil phosphorus cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingda Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,767 +6667,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
+                <w:t xml:space="preserve">Root traits explain plant species distributions along climatic gradients yet challenge the nature of ecological trade-offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Neupert</w:t>
+                <w:t xml:space="preserve">Daniel C Laughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Liesje Mommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thom W Kuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (8), pp.1123-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01471-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483697v1</w:t>
+                <w:t xml:space="preserve">hal-03260203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature modifies the magnitude of a plant response to Collembola presence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103814⟩</w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124482v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling native and alien plant diversity in coastal sand dune ecosystems worldwide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature modifies the magnitude of a plant response to Collembola presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727604v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive knotweed modifies predator–prey interactions in the soil food web</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disentangling native and alien plant diversity in coastal sand dune ecosystems worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bacaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cameletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A.M. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-021-02485-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391697v1</w:t>
+                <w:t xml:space="preserve">hal-03727604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional trait‐based approach to assess the impact of an alien palm invasion on plant and soil communities on a South Pacific island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive knotweed modifies predator–prey interactions in the soil food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aec.12995⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (6), pp.1987-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-021-02485-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727601v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits explain plant species distributions along climatic gradients yet challenge the nature of ecological trade-offs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Maria Sabatini</w:t>
+                <w:t xml:space="preserve">A functional trait‐based approach to assess the impact of an alien palm invasion on plant and soil communities on a South Pacific island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                <w:t xml:space="preserve">Sherri Lodhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Gopaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thom W Kuyper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans Juergen Boehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (8), pp.1123-1134. </w:t>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.398-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01471-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aec.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260203v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
@@ -7547,51 +7547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet radiation accelerates photodegradation under controlled conditions but slows the decomposition of senescent leaves from forest stands in southern Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Neimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7681,51 +7681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Composition of Sunlight Affects the Microbial Functional Structure of Beech Leaf Litter During the Initial Phase of Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,51 +7854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enilson Luiz Saccol de Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7943,533 +7943,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Soil fauna responses to invasive alien plants are determined by trophic groups and habitat structure: a global meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (10), pp.1390-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293293v1</w:t>
+                <w:t xml:space="preserve">hal-02321807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321802v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sPlot – A new tool for global vegetation analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan M. Hennekens</w:t>
+                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Winck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12710⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132381v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna responses to invasive alien plants are determined by trophic groups and habitat structure: a global meta‐analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">sPlot – A new tool for global vegetation analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Jiménez‐alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Purschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan M. Hennekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128 (10), pp.1390-1401. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.161-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.06493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321807v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion by Fallopia japonica alters soil food webs through secondary metabolites</w:t>
               </w:r>
@@ -8585,51 +8585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8862,51 +8862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8951,1436 +8951,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping local and global variability in plant trait distributions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed selection by earthworms: chemical seed properties matter more than morphological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kirk Wythers</w:t>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Soudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1708984114⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 413 (1-2), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-3085-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852904v1</w:t>
+                <w:t xml:space="preserve">hal-02116093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Mapping local and global variability in plant trait distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhirup Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habacuc Flores-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirk Wythers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (51), pp.E10937 - E10946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1708984114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594786v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed selection by earthworms: chemical seed properties matter more than morphological traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Soudey</w:t>
+                <w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 413 (1-2), pp.97-110. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-3085-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116093v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old nurses always die: impacts of nurse age on local plant richness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateh Amghar</w:t>
+                <w:t xml:space="preserve">Earthworms promote greater richness and abundance in the emergence of plant species across a grassland-forest ecotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11258-016-0582-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtw008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417205v1</w:t>
+                <w:t xml:space="preserve">hal-02437366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en défens et la plantation fourragère : deux modes de restauration pour améliorer la végétation, la fertilité et l’état de la surface du sol dans les parcours arides algériens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Old nurses always die: impacts of nurse age on local plant richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Laddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (4), pp.407-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-016-0582-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437432v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en défens et la plantation fourragère : deux modes de restauration pour améliorer la végétation, la fertilité et l’état de la surface du sol dans les parcours arides algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Laddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217, pp.407-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417206v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms promote greater richness and abundance in the emergence of plant species across a grassland-forest ecotone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (6), pp.703-711. </w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpe/rtw008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437366v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of cast properties and passage through the earthworm gut on seed germination and seedling growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.108-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437373v1</w:t>
+                <w:t xml:space="preserve">hal-02437369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering phenology of a herbaceous species (Poa annua) is regulated by soil Collembola</w:t>
+                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.30-33. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437368v1</w:t>
+                <w:t xml:space="preserve">hal-02437373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-native earthworms promote plant invasion by ingesting seeds and modifying soil properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flowering phenology of a herbaceous species (Poa annua) is regulated by soil Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.30-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437372v1</w:t>
+                <w:t xml:space="preserve">hal-02437368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cast properties and passage through the earthworm gut on seed germination and seedling growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Non-native earthworms promote plant invasion by ingesting seeds and modifying soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Clause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437369v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactions between soil type and earthworm species determine the properties of earthworm casts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Clause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10612,51 +10612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10800,346 +10800,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of earthworm-seed interactions for the structure and composition of plant communities: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fat but slim: Criteria of seed attractiveness for earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.S159-S165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2011.03.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00645128v1</w:t>
+                <w:t xml:space="preserve">hal-02417179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat but slim: Criteria of seed attractiveness for earthworms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Importance of earthworm-seed interactions for the structure and composition of plant communities: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.594-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417179v1</w:t>
+                <w:t xml:space="preserve">bioemco-00645128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does disturbance drive the collapse of biotic interactions at the severe end of a diversity–biomass gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11211,51 +11211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of association at local and regional scales in coastal sand dune communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11366,51 +11366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (4), pp.493-502. </w:t>
@@ -11499,51 +11499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando T. Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragan M. Callaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohengrin A Cavieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11588,398 +11588,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et du Vilain (Loir-et-Cher)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bézannier</w:t>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maubert</w:t>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rolando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672761v1</w:t>
+                <w:t xml:space="preserve">hal-02437420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche des espèces messicoles des pelouses calcicoles de la réserve naturelle des vallées de la Grand-Pierre et du Vilain (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Romermann</w:t>
+                <w:t xml:space="preserve">F. Bézannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">P. Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fadda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
+              <w:t xml:space="preserve">Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677758v1</w:t>
+                <w:t xml:space="preserve">hal-02672761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Forey</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Römermann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Christine Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437420v1</w:t>
+                <w:t xml:space="preserve">hal-02677758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12134,51 +12134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Brouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Amghar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01320-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri y F Lodhar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Galvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Lowry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02991-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Butler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Wythers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habacuc Flores-Moreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricciuto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Datta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bacaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weigelt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cameletti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.M. Janssen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12961" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Laughlin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom W Kuyper" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01471-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez&#8208;alfaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Purschke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Hennekens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12710" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M. Bastida" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Turcotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0690-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708984114" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soudey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3085-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Laddada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-016-0582-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtw008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437372v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lambert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.02.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3DN2B5N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437369v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.12.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GQ74VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunbjerg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavender-Bares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eiserhardt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ejrnaes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aarssen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtt069" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437384v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01462.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434A6783448783607410137C2E468993E3C29B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00645128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.03.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417179v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.08.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84F8736R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437386v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9642-z" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MLX59G1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01095.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DED8A279E1EF82D5E9F00437BE5FC7B873D3FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapelet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tilquin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-8-18392" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0C590169846DC0D0E7468E7915040F4909A98FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Brouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Amghar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01320-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri y F Lodhar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Galvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Lowry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02991-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Butler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Wythers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habacuc Flores-Moreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricciuto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Datta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260203v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Laughlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom W Kuyper" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01471-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bacaro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weigelt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cameletti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.M. Janssen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12961" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132381v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez&#8208;alfaro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Purschke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Hennekens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12710" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M. Bastida" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Turcotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0690-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soudey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3085-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708984114" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtw008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417205v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Laddada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-016-0582-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437432v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437372v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lambert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.02.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3DN2B5N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.12.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GQ74VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunbjerg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavender-Bares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eiserhardt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ejrnaes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aarssen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtt069" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437384v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01462.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434A6783448783607410137C2E468993E3C29B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/ComEc.13.2012.2.9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417179v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.08.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84F8736R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00645128v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.03.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437386v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9642-z" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MLX59G1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01095.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DED8A279E1EF82D5E9F00437BE5FC7B873D3FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapelet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tilquin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-8-18392" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0C590169846DC0D0E7468E7915040F4909A98FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672761v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;zannier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>