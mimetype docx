--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -340,51 +340,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien social à l'étouffée ? Les sociabilités alimentaires à l'épreuve de la crise de la Covid-19</w:t>
+                <w:t xml:space="preserve">Le lien social à l’étouffée ? Les sociabilités alimentaires à l’épreuve de la crise du Covid-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fournier</w:t>
@@ -393,376 +393,376 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.20150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180648v1</w:t>
+                <w:t xml:space="preserve">hal-04323049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le lien social à l'étouffée ? Les sociabilités alimentaires à l'épreuve de la crise de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.20150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.20150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178183v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien social à l’étouffée ? Les sociabilités alimentaires à l’épreuve de la crise du Covid-19.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323049v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Quality of animal-source foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -811,213 +811,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection: snatched commensality: to eat or not to eat together in times of Covid-19 in France</w:t>
+                <w:t xml:space="preserve">Le théâtre-action pour expliciter et débattre des injustices de la démocratie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepiller</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Foodways</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489733v1</w:t>
+                <w:t xml:space="preserve">hal-03407411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre-action pour expliciter et débattre des injustices de la démocratie alimentaire</w:t>
+                <w:t xml:space="preserve">Reflection: snatched commensality: to eat or not to eat together in times of Covid-19 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Jankowski</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07409710.2021.1901383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407411v1</w:t>
+                <w:t xml:space="preserve">hal-03489733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des déclencheurs biographiques dans les changements alimentaires : trajectoires indiennes</w:t>
               </w:r>
@@ -1485,90 +1485,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1642,103 +1642,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theatre workshops: accounting for food-sensitive experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lepiller Olivier (ed.); Fournier Tristan (ed.); Bricas Nicolas (ed.); Figuie Muriel (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studying food and eaters. A cocktail of perspectives and methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed Quae, pp.189-199, 2023, Update sciences et technologies, 978-2-7592-3663-3. </w:t>
@@ -2114,217 +2114,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous reprendrez bien un peu de protéines ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ateliers-théâtre : rendre compte de l’expérience sensible de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fourat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bricas, N. (ed.); Conaré, D. (ed.); Walser, M. (ed.); Fischler, M. (préf.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une écologie de l'alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.185-194, 2021, 978-2-7592-3352-6. </w:t>
+              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs - MIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.215-226, 2021, 978-2-7592-3754-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2/c14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524705v1</w:t>
+                <w:t xml:space="preserve">hal-04708384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers-théâtre : rendre compte de l’expérience sensible de l’alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vous reprendrez bien un peu de protéines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fourat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bricas, N. (ed.); Conaré, D. (ed.); Walser, M. (ed.); Fischler, M. (préf.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs - MIAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.215-226, 2021, 978-2-7592-3754-8. </w:t>
+              <w:t xml:space="preserve">Une écologie de l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.185-194, 2021, 978-2-7592-3352-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2/c14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708384v1</w:t>
+                <w:t xml:space="preserve">hal-04524705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2938,271 +2938,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934505v2</w:t>
+                <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986866v1</w:t>
+                <w:t xml:space="preserve">hal-02934505v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
@@ -3400,51 +3400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34662895"/>
+    <w:nsid w:val="6F5D9725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-fourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1115-5273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194473783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/349147093719125001437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20150" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2021.1901383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03412589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03413218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruckert La" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagufa Kapadia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvi Shah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Zararia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0076-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03413227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moiti-Maizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie van Der Meulen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-fourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1115-5273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194473783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/349147093719125001437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2021.1901383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03412589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03413218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruckert La" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagufa Kapadia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvi Shah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Zararia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0076-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03413227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moiti-Maizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie van Der Meulen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>