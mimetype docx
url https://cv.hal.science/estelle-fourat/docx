--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3400,51 +3400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F5D9725"/>
+    <w:nsid w:val="AA48E3AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>